--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -24,769 +24,769 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships" 
 >
 <Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId1" />
 <Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId2" />
 <Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3" />
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="6113"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="45" windowWidth="25875" windowHeight="15915" activeTab="0">
 </workbookView>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0" iterateDelta="0.001"/>
   <oleSize ref="A1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1246">
   <si>
     <t>provincename</t>
   </si>
   <si>
     <t>marketname</t>
   </si>
   <si>
     <t>callsign</t>
   </si>
   <si>
     <t>commonname</t>
   </si>
   <si>
     <t>formatname</t>
   </si>
   <si>
     <t>freq</t>
   </si>
   <si>
     <t>British Columbia</t>
   </si>
   <si>
     <t>100 Mile House</t>
   </si>
   <si>
     <t>CFFM-FM-3</t>
   </si>
   <si>
     <t>99.7 The Goat</t>
   </si>
   <si>
+    <t>Active Rock</t>
+  </si>
+  <si>
+    <t>99.7 FM</t>
+  </si>
+  <si>
+    <t>CKBX</t>
+  </si>
+  <si>
+    <t>Country 840</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>840 AM</t>
+  </si>
+  <si>
+    <t>Abbotsford</t>
+  </si>
+  <si>
+    <t>CKQC-FM</t>
+  </si>
+  <si>
+    <t>Country 107.1</t>
+  </si>
+  <si>
+    <t>Today's Country Favourites</t>
+  </si>
+  <si>
+    <t>107.1 FM</t>
+  </si>
+  <si>
+    <t>Ashcroft</t>
+  </si>
+  <si>
+    <t>CIFM-FM-6</t>
+  </si>
+  <si>
+    <t>98.3 CIFM</t>
+  </si>
+  <si>
+    <t>Adult Rock</t>
+  </si>
+  <si>
+    <t>95.3 FM</t>
+  </si>
+  <si>
+    <t>Barriere</t>
+  </si>
+  <si>
+    <t>CIFM-FM-5</t>
+  </si>
+  <si>
+    <t>105.9 FM</t>
+  </si>
+  <si>
+    <t>Burns Lake</t>
+  </si>
+  <si>
+    <t>CFLD</t>
+  </si>
+  <si>
+    <t>Moose FM</t>
+  </si>
+  <si>
+    <t>Hot AC</t>
+  </si>
+  <si>
+    <t>760 AM</t>
+  </si>
+  <si>
+    <t>CFNR-FM</t>
+  </si>
+  <si>
+    <t>CFNR Radio Network</t>
+  </si>
+  <si>
+    <t>New Rock &amp; Classic Rock</t>
+  </si>
+  <si>
+    <t>96.1 FM</t>
+  </si>
+  <si>
+    <t>Campbell River</t>
+  </si>
+  <si>
+    <t>CIQC-FM</t>
+  </si>
+  <si>
+    <t>The River</t>
+  </si>
+  <si>
+    <t>Canim Lake</t>
+  </si>
+  <si>
+    <t>Castlegar</t>
+  </si>
+  <si>
+    <t>CJAT-FM-1</t>
+  </si>
+  <si>
+    <t>Summit 95.7</t>
+  </si>
+  <si>
+    <t>Classic Hits</t>
+  </si>
+  <si>
+    <t>90.3 FM</t>
+  </si>
+  <si>
+    <t>CKQR-FM</t>
+  </si>
+  <si>
+    <t>99.3 The Goat</t>
+  </si>
+  <si>
+    <t>99.3 FM</t>
+  </si>
+  <si>
+    <t>Chase</t>
+  </si>
+  <si>
+    <t>CIFM-FM-8</t>
+  </si>
+  <si>
+    <t>93.1 FM</t>
+  </si>
+  <si>
+    <t>CKBZ-FM-2</t>
+  </si>
+  <si>
+    <t>B-100 FM</t>
+  </si>
+  <si>
+    <t>Adult Contemporary</t>
+  </si>
+  <si>
+    <t>101.1 FM</t>
+  </si>
+  <si>
+    <t>Chetwynd</t>
+  </si>
+  <si>
+    <t>CHET-FM</t>
+  </si>
+  <si>
+    <t>Peace FM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classic Rock Mix </t>
+  </si>
+  <si>
+    <t>94.5 FM</t>
+  </si>
+  <si>
+    <t>Chilliwack</t>
+  </si>
+  <si>
+    <t>CHWK-FM</t>
+  </si>
+  <si>
+    <t>89.5 JR Country</t>
+  </si>
+  <si>
+    <t>89.5 FM</t>
+  </si>
+  <si>
+    <t>CKSR-FM</t>
+  </si>
+  <si>
+    <t>Star FM</t>
+  </si>
+  <si>
+    <t>98.3 FM</t>
+  </si>
+  <si>
+    <t>Christina Lake</t>
+  </si>
+  <si>
+    <t>CKGF-1-FM</t>
+  </si>
+  <si>
+    <t>Juice FM</t>
+  </si>
+  <si>
+    <t>Variety Hits</t>
+  </si>
+  <si>
+    <t>93.3 FM</t>
+  </si>
+  <si>
+    <t>Clearwater</t>
+  </si>
+  <si>
+    <t>CIFM-FM-2</t>
+  </si>
+  <si>
+    <t>92.7 FM</t>
+  </si>
+  <si>
+    <t>CKBZ-FM-4</t>
+  </si>
+  <si>
+    <t>102.9 FM</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>CIFM-FM-4</t>
+  </si>
+  <si>
+    <t>101.3 FM</t>
+  </si>
+  <si>
+    <t>Courtenay</t>
+  </si>
+  <si>
+    <t>CFCP-FM</t>
+  </si>
+  <si>
+    <t>98.9 Jet FM</t>
+  </si>
+  <si>
     <t>Rock</t>
   </si>
   <si>
-    <t>99.7 FM</t>
-[...220 lines deleted...]
-  <si>
     <t>98.9 FM</t>
   </si>
   <si>
     <t>CKLR-FM</t>
   </si>
   <si>
     <t>97.3 The Eagle</t>
   </si>
   <si>
     <t>97.3 FM</t>
   </si>
   <si>
     <t>Cranbrook</t>
   </si>
   <si>
     <t>CFSM-FM</t>
   </si>
   <si>
     <t>2day FM</t>
   </si>
   <si>
+    <t>107.5 FM</t>
+  </si>
+  <si>
+    <t>CHBZ-FM</t>
+  </si>
+  <si>
+    <t>WILD 104.7</t>
+  </si>
+  <si>
+    <t>New Country</t>
+  </si>
+  <si>
+    <t>104.7 FM</t>
+  </si>
+  <si>
+    <t>CHDR-FM</t>
+  </si>
+  <si>
+    <t>102.9 REWIND Radio</t>
+  </si>
+  <si>
+    <t>Crawford Bay</t>
+  </si>
+  <si>
+    <t>CHNV-FM-1</t>
+  </si>
+  <si>
+    <t>91.9 The Bridge</t>
+  </si>
+  <si>
+    <t>CHR/Alternative</t>
+  </si>
+  <si>
+    <t>91.9</t>
+  </si>
+  <si>
+    <t>Creston</t>
+  </si>
+  <si>
+    <t>CKCV-FM</t>
+  </si>
+  <si>
+    <t>94.1 Juice FM</t>
+  </si>
+  <si>
+    <t>94.1 FM</t>
+  </si>
+  <si>
+    <t>Dawson Creek</t>
+  </si>
+  <si>
+    <t>CHAD-FM</t>
+  </si>
+  <si>
+    <t>104.1 FM</t>
+  </si>
+  <si>
+    <t>CHRX-FM-1</t>
+  </si>
+  <si>
+    <t>GO FM</t>
+  </si>
+  <si>
+    <t>95.1 FM</t>
+  </si>
+  <si>
+    <t>CJDC</t>
+  </si>
+  <si>
+    <t>890 AM The Ranch</t>
+  </si>
+  <si>
+    <t>890 AM</t>
+  </si>
+  <si>
+    <t>CJGY-FM-2</t>
+  </si>
+  <si>
+    <t>96.3 Sun FM</t>
+  </si>
+  <si>
+    <t>96.7 FM</t>
+  </si>
+  <si>
+    <t>Duncan</t>
+  </si>
+  <si>
+    <t>CJSU-FM</t>
+  </si>
+  <si>
+    <t>89.7 Sun FM</t>
+  </si>
+  <si>
+    <t>89.7 FM</t>
+  </si>
+  <si>
+    <t>Egmont</t>
+  </si>
+  <si>
+    <t>CKLG-FM</t>
+  </si>
+  <si>
+    <t>Mountain FM</t>
+  </si>
+  <si>
+    <t>Enderby</t>
+  </si>
+  <si>
+    <t>CJIB-FM-1</t>
+  </si>
+  <si>
+    <t>107.5 Beach Radio</t>
+  </si>
+  <si>
+    <t>93.9 FM</t>
+  </si>
+  <si>
+    <t>Fernie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CFBZ-FM </t>
+  </si>
+  <si>
+    <t>CFSM-FM-1</t>
+  </si>
+  <si>
+    <t>2Day FM</t>
+  </si>
+  <si>
+    <t>107.9 FM</t>
+  </si>
+  <si>
+    <t>CJDR-FM</t>
+  </si>
+  <si>
+    <t>99.1 REWIND Radio</t>
+  </si>
+  <si>
+    <t>99.1 FM</t>
+  </si>
+  <si>
+    <t>Fort Nelson</t>
+  </si>
+  <si>
+    <t>CKRX-FM</t>
+  </si>
+  <si>
+    <t>Summit 102.3 FM</t>
+  </si>
+  <si>
+    <t>102.3 FM</t>
+  </si>
+  <si>
+    <t>Fort St. James</t>
+  </si>
+  <si>
+    <t>CIRX-FM-2</t>
+  </si>
+  <si>
+    <t>94.7 The Goat</t>
+  </si>
+  <si>
+    <t>94.7 FM</t>
+  </si>
+  <si>
+    <t>Fort St. John</t>
+  </si>
+  <si>
+    <t>CHRX-FM</t>
+  </si>
+  <si>
+    <t>Go FM</t>
+  </si>
+  <si>
+    <t>98.5 FM</t>
+  </si>
+  <si>
+    <t>CJGY-FM-1</t>
+  </si>
+  <si>
+    <t>97.1 FM</t>
+  </si>
+  <si>
+    <t>CKNL-FM</t>
+  </si>
+  <si>
+    <t>Goat FM</t>
+  </si>
+  <si>
+    <t>101.5 FM</t>
+  </si>
+  <si>
+    <t>Gibsons</t>
+  </si>
+  <si>
+    <t>CISC-FM</t>
+  </si>
+  <si>
+    <t>Golden</t>
+  </si>
+  <si>
+    <t>CKGR-FM</t>
+  </si>
+  <si>
+    <t>Summit 106.3 FM</t>
+  </si>
+  <si>
+    <t>106.3 FM</t>
+  </si>
+  <si>
+    <t>Grand Forks</t>
+  </si>
+  <si>
+    <t>CKGF-FM</t>
+  </si>
+  <si>
+    <t>102.3 Juice FM</t>
+  </si>
+  <si>
+    <t>Greenwood</t>
+  </si>
+  <si>
+    <t>CKGF-2-FM</t>
+  </si>
+  <si>
+    <t>Hazelton</t>
+  </si>
+  <si>
+    <t>Hope</t>
+  </si>
+  <si>
+    <t>CFSR-FM</t>
+  </si>
+  <si>
+    <t>100.5 FM</t>
+  </si>
+  <si>
+    <t>Houston</t>
+  </si>
+  <si>
+    <t>CHBV-FM</t>
+  </si>
+  <si>
+    <t>106.5 FM</t>
+  </si>
+  <si>
+    <t>Invermere</t>
+  </si>
+  <si>
+    <t>CFSM-FM-3</t>
+  </si>
+  <si>
+    <t>107.7 FM</t>
+  </si>
+  <si>
+    <t>Kamloops</t>
+  </si>
+  <si>
+    <t>CIFM-FM</t>
+  </si>
+  <si>
+    <t>CKBZ-FM</t>
+  </si>
+  <si>
+    <t>100.1 FM</t>
+  </si>
+  <si>
+    <t>Kelowna</t>
+  </si>
+  <si>
+    <t>CHSU-FM</t>
+  </si>
+  <si>
+    <t>99.9 Sun FM</t>
+  </si>
+  <si>
+    <t>99.9 FM</t>
+  </si>
+  <si>
+    <t>CILK-F+</t>
+  </si>
+  <si>
+    <t>CKFR</t>
+  </si>
+  <si>
+    <t>AM 1150</t>
+  </si>
+  <si>
+    <t>News/Talk/Sports</t>
+  </si>
+  <si>
+    <t>1150 AM</t>
+  </si>
+  <si>
+    <t>CKLZ-FM</t>
+  </si>
+  <si>
+    <t>104.7 The Lizard</t>
+  </si>
+  <si>
+    <t>CKOV-FM</t>
+  </si>
+  <si>
+    <t>OV 103-9</t>
+  </si>
+  <si>
+    <t>103.9 FM</t>
+  </si>
+  <si>
+    <t>CKQQ-FM</t>
+  </si>
+  <si>
+    <t>103.1 Beach Radio</t>
+  </si>
+  <si>
+    <t>103.1 FM</t>
+  </si>
+  <si>
+    <t>Kitimat</t>
+  </si>
+  <si>
+    <t>CKTK-FM</t>
+  </si>
+  <si>
+    <t>Summit 97.7 FM</t>
+  </si>
+  <si>
+    <t>97.7 FM</t>
+  </si>
+  <si>
+    <t>Lytton</t>
+  </si>
+  <si>
+    <t>CIAK-FM</t>
+  </si>
+  <si>
+    <t>Mackenzie</t>
+  </si>
+  <si>
+    <t>CKKN-FM-2</t>
+  </si>
+  <si>
+    <t>101.3 The River</t>
+  </si>
+  <si>
+    <t>105.7 FM</t>
+  </si>
+  <si>
+    <t>CKMK</t>
+  </si>
+  <si>
+    <t>99.3 The Drive</t>
+  </si>
+  <si>
+    <t>1240 AM</t>
+  </si>
+  <si>
+    <t>McLeod Lake</t>
+  </si>
+  <si>
+    <t>CKKN-FM-1</t>
+  </si>
+  <si>
+    <t>92.5 FM</t>
+  </si>
+  <si>
+    <t>Merritt</t>
+  </si>
+  <si>
+    <t>CIFM-FM-3</t>
+  </si>
+  <si>
+    <t>CKBZ-FM-3</t>
+  </si>
+  <si>
+    <t>99.5 FM</t>
+  </si>
+  <si>
+    <t>CKMQ-FM</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Q101</t>
+  </si>
+  <si>
+    <t>Nanaimo</t>
+  </si>
+  <si>
+    <t>CHWF-FM</t>
+  </si>
+  <si>
+    <t>106.9 The Wolf</t>
+  </si>
+  <si>
+    <t>106.9 FM</t>
+  </si>
+  <si>
+    <t>CKWV-FM</t>
+  </si>
+  <si>
+    <t>102.3 The Wave</t>
+  </si>
+  <si>
+    <t>Nelson</t>
+  </si>
+  <si>
+    <t>CHNV-FM</t>
+  </si>
+  <si>
+    <t>103.5 The Bridge</t>
+  </si>
+  <si>
+    <t>103.5 FM</t>
+  </si>
+  <si>
+    <t>CKKC-FM</t>
+  </si>
+  <si>
+    <t>Summit 106.9 FM</t>
+  </si>
+  <si>
+    <t>Oliver/Osoyoos/ Rock Creek</t>
+  </si>
+  <si>
+    <t>CJOR</t>
+  </si>
+  <si>
+    <t>Summit 1240AM</t>
+  </si>
+  <si>
+    <t>CJOR-FM</t>
+  </si>
+  <si>
+    <t>Bounce 102.9</t>
+  </si>
+  <si>
     <t>Adult Hits</t>
   </si>
   <si>
-    <t>107.5 FM</t>
-[...436 lines deleted...]
-  <si>
     <t>CKGF-3-FM</t>
   </si>
   <si>
     <t>103.7 FM</t>
   </si>
   <si>
     <t>Parksville</t>
   </si>
   <si>
     <t>CHPQ-FM</t>
   </si>
   <si>
     <t>The Lounge 99.9</t>
   </si>
   <si>
     <t>Adult Standards</t>
   </si>
   <si>
     <t>CIBH-FM</t>
   </si>
   <si>
     <t>88.5 The Beach</t>
   </si>
   <si>
     <t>88.5 FM</t>
@@ -950,2012 +950,2015 @@
   <si>
     <t>Salmon Arm</t>
   </si>
   <si>
     <t>CKXR-FM</t>
   </si>
   <si>
     <t>Summit 91.5 FM</t>
   </si>
   <si>
     <t>91.5 FM</t>
   </si>
   <si>
     <t>Sechelt</t>
   </si>
   <si>
     <t>CFUN-FM</t>
   </si>
   <si>
     <t>CKAY-FM</t>
   </si>
   <si>
     <t>91.7 ICON Radio</t>
   </si>
   <si>
+    <t>91.7 FM</t>
+  </si>
+  <si>
+    <t>Smithers</t>
+  </si>
+  <si>
+    <t>CFBV</t>
+  </si>
+  <si>
+    <t>The Moose</t>
+  </si>
+  <si>
+    <t>870 AM</t>
+  </si>
+  <si>
+    <t>Sparwood</t>
+  </si>
+  <si>
+    <t>CFSM-FM-2</t>
+  </si>
+  <si>
+    <t>Wild 104.7</t>
+  </si>
+  <si>
+    <t>CJDR-FM-1</t>
+  </si>
+  <si>
+    <t>93.5 REWIND Radio</t>
+  </si>
+  <si>
+    <t>93.5 FM</t>
+  </si>
+  <si>
+    <t>Squamish</t>
+  </si>
+  <si>
+    <t>CISQ-F+</t>
+  </si>
+  <si>
+    <t>Summerland</t>
+  </si>
+  <si>
+    <t>CHOR-FM</t>
+  </si>
+  <si>
+    <t>Summit 98.5 FM</t>
+  </si>
+  <si>
+    <t>Sun Peaks</t>
+  </si>
+  <si>
+    <t>CIFM-FM-9</t>
+  </si>
+  <si>
+    <t>90.1 FM</t>
+  </si>
+  <si>
+    <t>CKBZ-FM-5</t>
+  </si>
+  <si>
+    <t>Terrace</t>
+  </si>
+  <si>
+    <t>92.1 FM</t>
+  </si>
+  <si>
+    <t>CFTK</t>
+  </si>
+  <si>
+    <t>Summit 590AM</t>
+  </si>
+  <si>
+    <t>590 AM</t>
+  </si>
+  <si>
+    <t>CJFW-FM</t>
+  </si>
+  <si>
+    <t>Trail</t>
+  </si>
+  <si>
+    <t>CHRT-FM</t>
+  </si>
+  <si>
+    <t>The Goat</t>
+  </si>
+  <si>
+    <t>CJAT-FM</t>
+  </si>
+  <si>
+    <t>Tumbler Ridge</t>
+  </si>
+  <si>
+    <t>CFGP-FM-2</t>
+  </si>
+  <si>
+    <t>97.7 Rock</t>
+  </si>
+  <si>
+    <t>104.3 FM</t>
+  </si>
+  <si>
+    <t>Vancouver</t>
+  </si>
+  <si>
+    <t>CFMI-FM</t>
+  </si>
+  <si>
+    <t>Rock 101</t>
+  </si>
+  <si>
+    <t>Classic Rock/Classic Hits</t>
+  </si>
+  <si>
+    <t>CFOX-FM</t>
+  </si>
+  <si>
+    <t>CFOX</t>
+  </si>
+  <si>
+    <t>Rock Variety</t>
+  </si>
+  <si>
+    <t>CHMB</t>
+  </si>
+  <si>
+    <t>AM 1320</t>
+  </si>
+  <si>
+    <t>Cantonese/Mandarin</t>
+  </si>
+  <si>
+    <t>1320 AM</t>
+  </si>
+  <si>
+    <t>CISL</t>
+  </si>
+  <si>
+    <t>Sportsnet 650, The Fan</t>
+  </si>
+  <si>
+    <t>All Sports</t>
+  </si>
+  <si>
+    <t>650 AM</t>
+  </si>
+  <si>
+    <t>CJAX-FM</t>
+  </si>
+  <si>
+    <t>JACK 96.9</t>
+  </si>
+  <si>
+    <t>96.9 FM</t>
+  </si>
+  <si>
+    <t>CJCN-FM</t>
+  </si>
+  <si>
+    <t>Connect FM</t>
+  </si>
+  <si>
+    <t>Multicultural</t>
+  </si>
+  <si>
+    <t>91.5</t>
+  </si>
+  <si>
+    <t>CJJR-FM</t>
+  </si>
+  <si>
+    <t>JR Country</t>
+  </si>
+  <si>
+    <t>93.7 FM</t>
+  </si>
+  <si>
+    <t>CJNY-FM</t>
+  </si>
+  <si>
+    <t>Journey FM</t>
+  </si>
+  <si>
+    <t>Urban Indigenous</t>
+  </si>
+  <si>
+    <t>CKKS-FM</t>
+  </si>
+  <si>
+    <t>KiSS Throwbacks</t>
+  </si>
+  <si>
+    <t>104.9 FM</t>
+  </si>
+  <si>
+    <t>CKNW</t>
+  </si>
+  <si>
+    <t>730 CKNW</t>
+  </si>
+  <si>
+    <t>Full Service</t>
+  </si>
+  <si>
+    <t>730 AM</t>
+  </si>
+  <si>
+    <t>CKPK-FM</t>
+  </si>
+  <si>
+    <t>102.7 The Peak</t>
+  </si>
+  <si>
+    <t>Alternative Rock</t>
+  </si>
+  <si>
+    <t>102.7 FM</t>
+  </si>
+  <si>
+    <t>CKWX</t>
+  </si>
+  <si>
+    <t>1130 NewsRadio Vancouver</t>
+  </si>
+  <si>
+    <t>All News</t>
+  </si>
+  <si>
+    <t>1130 AM</t>
+  </si>
+  <si>
+    <t>Vanderhoof</t>
+  </si>
+  <si>
+    <t>CIRX-FM-1</t>
+  </si>
+  <si>
+    <t>95.9 The Goat</t>
+  </si>
+  <si>
+    <t>95.9 FM</t>
+  </si>
+  <si>
+    <t>Vernon</t>
+  </si>
+  <si>
+    <t>CICF-FM</t>
+  </si>
+  <si>
+    <t>The Ranch</t>
+  </si>
+  <si>
+    <t>CJIB-FM</t>
+  </si>
+  <si>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>CHTT-FM</t>
+  </si>
+  <si>
+    <t>JACK 103.1</t>
+  </si>
+  <si>
+    <t>CIOC-FM</t>
+  </si>
+  <si>
+    <t>Ocean 98.5</t>
+  </si>
+  <si>
+    <t>CJZN-FM</t>
+  </si>
+  <si>
+    <t>The Zone @ 91-3</t>
+  </si>
+  <si>
+    <t>Modern Rock</t>
+  </si>
+  <si>
+    <t>91.3 FM</t>
+  </si>
+  <si>
+    <t>CKKQ-FM</t>
+  </si>
+  <si>
+    <t>100.3 The Q!</t>
+  </si>
+  <si>
+    <t>Whistler</t>
+  </si>
+  <si>
+    <t>CFMI-FM-1</t>
+  </si>
+  <si>
+    <t>90.7 FM</t>
+  </si>
+  <si>
+    <t>CFOX-FM-1</t>
+  </si>
+  <si>
+    <t>92.3 FM</t>
+  </si>
+  <si>
+    <t>CISW-FM</t>
+  </si>
+  <si>
+    <t>102.1 FM</t>
+  </si>
+  <si>
+    <t>CJAX-FM-1</t>
+  </si>
+  <si>
+    <t>JACK FM</t>
+  </si>
+  <si>
+    <t>96.9</t>
+  </si>
+  <si>
+    <t>Williams Lake</t>
+  </si>
+  <si>
+    <t>CFFM-FM</t>
+  </si>
+  <si>
+    <t>97.5 The Goat</t>
+  </si>
+  <si>
+    <t>97.5 FM</t>
+  </si>
+  <si>
+    <t>CKWL</t>
+  </si>
+  <si>
+    <t>570 AM</t>
+  </si>
+  <si>
+    <t>Alberta</t>
+  </si>
+  <si>
+    <t>Airdrie</t>
+  </si>
+  <si>
+    <t>CFIT-FM</t>
+  </si>
+  <si>
+    <t>Air 106.1</t>
+  </si>
+  <si>
+    <t>Banff</t>
+  </si>
+  <si>
+    <t>CFGQ-FM-2</t>
+  </si>
+  <si>
+    <t>107.3 The Edge</t>
+  </si>
+  <si>
+    <t>Iconic Alternative</t>
+  </si>
+  <si>
+    <t>CKRY-FM-2</t>
+  </si>
+  <si>
+    <t>Country 105</t>
+  </si>
+  <si>
+    <t>Bonnyville</t>
+  </si>
+  <si>
+    <t>CFNA-FM</t>
+  </si>
+  <si>
+    <t>99.7 FM The Ranch</t>
+  </si>
+  <si>
+    <t>Calgary</t>
+  </si>
+  <si>
+    <t>CFAC</t>
+  </si>
+  <si>
+    <t>Sportsnet 960AM</t>
+  </si>
+  <si>
+    <t>Sports</t>
+  </si>
+  <si>
+    <t>960 AM</t>
+  </si>
+  <si>
+    <t>CFFR</t>
+  </si>
+  <si>
+    <t>660 NewsRadio Calgary</t>
+  </si>
+  <si>
+    <t>660 AM</t>
+  </si>
+  <si>
+    <t>CFGQ-FM</t>
+  </si>
+  <si>
+    <t>107.3 FM</t>
+  </si>
+  <si>
+    <t>CHFM-FM</t>
+  </si>
+  <si>
+    <t>STAR 959</t>
+  </si>
+  <si>
+    <t>CHQR</t>
+  </si>
+  <si>
+    <t>QR Calgary</t>
+  </si>
+  <si>
+    <t>News/Talk</t>
+  </si>
+  <si>
+    <t>770 AM</t>
+  </si>
+  <si>
+    <t>CHUP-FM</t>
+  </si>
+  <si>
+    <t>C97.7</t>
+  </si>
+  <si>
+    <t>CJAQ-FM</t>
+  </si>
+  <si>
+    <t>CJLI</t>
+  </si>
+  <si>
+    <t>AM700 The Light</t>
+  </si>
+  <si>
+    <t>Christian/Inspirational Talk</t>
+  </si>
+  <si>
+    <t>700 AM</t>
+  </si>
+  <si>
+    <t>CJSI-FM</t>
+  </si>
+  <si>
+    <t>88.9 ShineFM</t>
+  </si>
+  <si>
+    <t>Contemporary Christian</t>
+  </si>
+  <si>
+    <t>88.9 FM</t>
+  </si>
+  <si>
+    <t>CKCE-FM</t>
+  </si>
+  <si>
+    <t>101.5 Today Radio</t>
+  </si>
+  <si>
+    <t>CKRY-FM</t>
+  </si>
+  <si>
+    <t>105.1 FM</t>
+  </si>
+  <si>
+    <t>CKWD-FM</t>
+  </si>
+  <si>
+    <t>WILD 95.3</t>
+  </si>
+  <si>
+    <t>Canmore</t>
+  </si>
+  <si>
+    <t>CHMN-FM</t>
+  </si>
+  <si>
+    <t>Cochrane, AB</t>
+  </si>
+  <si>
+    <t>CKXY-FM</t>
+  </si>
+  <si>
+    <t>CochraneNow 91.5</t>
+  </si>
+  <si>
+    <t>Drayton Valley</t>
+  </si>
+  <si>
+    <t>CIBW-FM</t>
+  </si>
+  <si>
+    <t>Big West Country</t>
+  </si>
+  <si>
+    <t>92.9 FM</t>
+  </si>
+  <si>
+    <t>Edmonton</t>
+  </si>
+  <si>
+    <t>CHBN-FM</t>
+  </si>
+  <si>
+    <t>KiSS 91.7</t>
+  </si>
+  <si>
+    <t>CHDI-FM</t>
+  </si>
+  <si>
+    <t>SONIC 102.9</t>
+  </si>
+  <si>
+    <t>CHED</t>
+  </si>
+  <si>
+    <t>880 CHED</t>
+  </si>
+  <si>
+    <t>880 AM</t>
+  </si>
+  <si>
+    <t>CISN-FM</t>
+  </si>
+  <si>
+    <t>CISN Country 103.9</t>
+  </si>
+  <si>
+    <t>CIUP-FM</t>
+  </si>
+  <si>
+    <t>up! 99.3</t>
+  </si>
+  <si>
+    <t>CJCA</t>
+  </si>
+  <si>
+    <t>AM930 The Light</t>
+  </si>
+  <si>
+    <t>930 AM</t>
+  </si>
+  <si>
+    <t>CJRY-FM</t>
+  </si>
+  <si>
+    <t>105.9 ShineFM</t>
+  </si>
+  <si>
+    <t>CKER-FM</t>
+  </si>
+  <si>
+    <t>101.7 FM</t>
+  </si>
+  <si>
+    <t>CKNG-FM</t>
+  </si>
+  <si>
+    <t>92.5 The Chuck</t>
+  </si>
+  <si>
+    <t>CKNO-FM</t>
+  </si>
+  <si>
+    <t>102.3 NOW! Radio</t>
+  </si>
+  <si>
+    <t>Hits for Adults</t>
+  </si>
+  <si>
+    <t>Fort McMurray</t>
+  </si>
+  <si>
+    <t>CJOK-FM</t>
+  </si>
+  <si>
+    <t>Country 93.3</t>
+  </si>
+  <si>
+    <t>Hot Country</t>
+  </si>
+  <si>
+    <t>CKOS-FM</t>
+  </si>
+  <si>
+    <t>UCB Radio</t>
+  </si>
+  <si>
+    <t>Christian Music</t>
+  </si>
+  <si>
+    <t>91.1 FM</t>
+  </si>
+  <si>
+    <t>CKYX-FM</t>
+  </si>
+  <si>
+    <t>97.9 Rock</t>
+  </si>
+  <si>
+    <t>97.9 FM</t>
+  </si>
+  <si>
+    <t>Fort Saskatchewan</t>
+  </si>
+  <si>
+    <t>CKFT-FM</t>
+  </si>
+  <si>
+    <t>Mix 107.9 FM</t>
+  </si>
+  <si>
+    <t>Grande Prairie</t>
+  </si>
+  <si>
+    <t>CFGP-FM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rock 97.7 </t>
+  </si>
+  <si>
+    <t>CFRI-FM</t>
+  </si>
+  <si>
+    <t>104.7 The Goat</t>
+  </si>
+  <si>
+    <t>CIKT-FM</t>
+  </si>
+  <si>
+    <t>98.9 REWIND Radio</t>
+  </si>
+  <si>
+    <t>CJGY-FM</t>
+  </si>
+  <si>
+    <t>96.3 FM Sun FM</t>
+  </si>
+  <si>
+    <t>96.3 FM</t>
+  </si>
+  <si>
+    <t>CJXX-FM</t>
+  </si>
+  <si>
+    <t>Big Country 93.1</t>
+  </si>
+  <si>
+    <t>High River/Okotoks</t>
+  </si>
+  <si>
+    <t>CFXO-FM</t>
+  </si>
+  <si>
+    <t>Sun Country 99.7 FM</t>
+  </si>
+  <si>
+    <t>CHRB</t>
+  </si>
+  <si>
+    <t>AM 1140</t>
+  </si>
+  <si>
+    <t>1140 AM</t>
+  </si>
+  <si>
+    <t>CKUV-FM</t>
+  </si>
+  <si>
+    <t>The Eagle 100.9</t>
+  </si>
+  <si>
+    <t>CHR</t>
+  </si>
+  <si>
+    <t>100.9 FM</t>
+  </si>
+  <si>
+    <t>Lacombe</t>
+  </si>
+  <si>
+    <t>CJUV-FM</t>
+  </si>
+  <si>
+    <t>Sunny94 FM</t>
+  </si>
+  <si>
+    <t>Leduc (County)</t>
+  </si>
+  <si>
+    <t>CJLD-FM</t>
+  </si>
+  <si>
+    <t>The ONE 93.1 FM</t>
+  </si>
+  <si>
+    <t>Lethbridge</t>
+  </si>
+  <si>
+    <t>CFRV-FM</t>
+  </si>
+  <si>
+    <t>KiSS 107.7</t>
+  </si>
+  <si>
+    <t>CHLB-FM</t>
+  </si>
+  <si>
+    <t>Wild 95.5</t>
+  </si>
+  <si>
+    <t>95.5 FM</t>
+  </si>
+  <si>
+    <t>CJOC-FM</t>
+  </si>
+  <si>
+    <t>94.1 CJOC</t>
+  </si>
+  <si>
+    <t>CJRX-FM</t>
+  </si>
+  <si>
+    <t>106.7 Rock</t>
+  </si>
+  <si>
+    <t>106.7 FM</t>
+  </si>
+  <si>
+    <t>CKBD-FM</t>
+  </si>
+  <si>
+    <t>98.1 The Ranch</t>
+  </si>
+  <si>
+    <t>Lloydminster</t>
+  </si>
+  <si>
+    <t>CKLM-FM</t>
+  </si>
+  <si>
+    <t>106.1 The Goat</t>
+  </si>
+  <si>
+    <t>Medicine Hat</t>
+  </si>
+  <si>
+    <t>CFMY-FM</t>
+  </si>
+  <si>
+    <t>MY 96 FM</t>
+  </si>
+  <si>
+    <t>CHAT-FM</t>
+  </si>
+  <si>
+    <t>WILD 94.5</t>
+  </si>
+  <si>
+    <t>CJCY-FM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JACK 102.1 </t>
+  </si>
+  <si>
+    <t>Classic Hits (70s, 80s, 90s)</t>
+  </si>
+  <si>
+    <t>CJLT-FM</t>
+  </si>
+  <si>
+    <t>CKMH-FM</t>
+  </si>
+  <si>
+    <t>105.3 Rock</t>
+  </si>
+  <si>
+    <t>105.3 FM</t>
+  </si>
+  <si>
+    <t>Nordegg</t>
+  </si>
+  <si>
+    <t>CHBW-FM-1</t>
+  </si>
+  <si>
+    <t>94.5 REWIND Radio</t>
+  </si>
+  <si>
+    <t>Olds</t>
+  </si>
+  <si>
+    <t>CKJX-FM</t>
+  </si>
+  <si>
+    <t>104.5 The Goat</t>
+  </si>
+  <si>
+    <t>CKLJ-FM</t>
+  </si>
+  <si>
+    <t>96.5 FM The Ranch</t>
+  </si>
+  <si>
+    <t>96.5 FM</t>
+  </si>
+  <si>
+    <t>Peace River</t>
+  </si>
+  <si>
+    <t>CFGP-FM-1</t>
+  </si>
+  <si>
+    <t>Ponoka (County)</t>
+  </si>
+  <si>
+    <t>CKPA-FM</t>
+  </si>
+  <si>
+    <t>The One 89.7 FM</t>
+  </si>
+  <si>
+    <t>Red Deer</t>
+  </si>
+  <si>
+    <t>CFDV-FM</t>
+  </si>
+  <si>
+    <t>106.7 REWIND Radio</t>
+  </si>
+  <si>
+    <t>CHUB-FM</t>
+  </si>
+  <si>
+    <t>Big 105 FM</t>
+  </si>
+  <si>
+    <t>105.5 FM</t>
+  </si>
+  <si>
+    <t>CKRD-FM</t>
+  </si>
+  <si>
+    <t>90.5 ShineFM</t>
+  </si>
+  <si>
+    <t>90.5 FM</t>
+  </si>
+  <si>
+    <t>Rocky Mountain House</t>
+  </si>
+  <si>
+    <t>CHBW-FM</t>
+  </si>
+  <si>
+    <t>94.5FM</t>
+  </si>
+  <si>
+    <t>Stony Plain/Spruce Grove</t>
+  </si>
+  <si>
+    <t>CKSS-FM</t>
+  </si>
+  <si>
+    <t>The ONE 88.1 FM</t>
+  </si>
+  <si>
+    <t>88.1 FM</t>
+  </si>
+  <si>
+    <t>Strathmore</t>
+  </si>
+  <si>
+    <t>CKMR-FM</t>
+  </si>
+  <si>
+    <t>104.5 MORE Country</t>
+  </si>
+  <si>
+    <t>Taber</t>
+  </si>
+  <si>
+    <t>CJBZ-FM</t>
+  </si>
+  <si>
+    <t>B-93</t>
+  </si>
+  <si>
+    <t>Vegreville</t>
+  </si>
+  <si>
+    <t>CKVG-FM</t>
+  </si>
+  <si>
+    <t>106.5 FM The Ranch</t>
+  </si>
+  <si>
+    <t>Whitecourt</t>
+  </si>
+  <si>
+    <t>CIXM-FM</t>
+  </si>
+  <si>
+    <t>XM 105 FM</t>
+  </si>
+  <si>
+    <t>Saskatchewan</t>
+  </si>
+  <si>
+    <t>Big River</t>
+  </si>
+  <si>
+    <t>CHQX-FM-3</t>
+  </si>
+  <si>
+    <t>101.5 Beach Radio</t>
+  </si>
+  <si>
+    <t>CKBI-FM-1</t>
+  </si>
+  <si>
+    <t>900 CKBI</t>
+  </si>
+  <si>
+    <t>Carrot River</t>
+  </si>
+  <si>
+    <t>CJVR-FM-3</t>
+  </si>
+  <si>
+    <t>105 CJVR</t>
+  </si>
+  <si>
+    <t>Today's Best Country</t>
+  </si>
+  <si>
+    <t>Dafoe</t>
+  </si>
+  <si>
+    <t>CJVR-FM-1</t>
+  </si>
+  <si>
+    <t>Estevan</t>
+  </si>
+  <si>
+    <t>CHSN-FM</t>
+  </si>
+  <si>
+    <t>SUN 102.3 FM</t>
+  </si>
+  <si>
+    <t>Classic Hits/Hot AC</t>
+  </si>
+  <si>
+    <t>CJSL</t>
+  </si>
+  <si>
+    <t>Saskatchewan's Best Music</t>
+  </si>
+  <si>
+    <t>CKSE-FM</t>
+  </si>
+  <si>
+    <t>Country 106.1</t>
+  </si>
+  <si>
+    <t>Gravelbourg</t>
+  </si>
+  <si>
+    <t>CJME-2-FM</t>
+  </si>
+  <si>
+    <t>News Talk 980 CJME</t>
+  </si>
+  <si>
+    <t>Humboldt</t>
+  </si>
+  <si>
+    <t>CHBO-FM</t>
+  </si>
+  <si>
+    <t>107.5 Bolt FM</t>
+  </si>
+  <si>
+    <t>Kindersley</t>
+  </si>
+  <si>
+    <t>CFYM</t>
+  </si>
+  <si>
+    <t>1210 AM</t>
+  </si>
+  <si>
+    <t>CKVX-FM</t>
+  </si>
+  <si>
+    <t>Country 104.9</t>
+  </si>
+  <si>
+    <t>Todays Country</t>
+  </si>
+  <si>
+    <t>La Ronge</t>
+  </si>
+  <si>
+    <t>CHQX-FM-2</t>
+  </si>
+  <si>
+    <t>CJLR-FM</t>
+  </si>
+  <si>
+    <t>MBC Radio Network</t>
+  </si>
+  <si>
+    <t>Country/Native</t>
+  </si>
+  <si>
+    <t>89.9 FM</t>
+  </si>
+  <si>
+    <t>CKBI-FM</t>
+  </si>
+  <si>
+    <t>Meadow Lake</t>
+  </si>
+  <si>
+    <t>CJCQ-FM-1</t>
+  </si>
+  <si>
+    <t>Q98 FM</t>
+  </si>
+  <si>
+    <t>Pop Rock</t>
+  </si>
+  <si>
+    <t>CJNS-FM</t>
+  </si>
+  <si>
+    <t>102.3 CJNS</t>
+  </si>
+  <si>
+    <t>Melfort</t>
+  </si>
+  <si>
+    <t>CJVR-FM</t>
+  </si>
+  <si>
+    <t>CKJH</t>
+  </si>
+  <si>
+    <t>Beach Radio</t>
+  </si>
+  <si>
+    <t>750 AM</t>
+  </si>
+  <si>
+    <t>Moose Jaw</t>
+  </si>
+  <si>
+    <t>CHAB</t>
+  </si>
+  <si>
+    <t>CILG-FM</t>
+  </si>
+  <si>
+    <t>Country 100</t>
+  </si>
+  <si>
+    <t>100.7 FM</t>
+  </si>
+  <si>
+    <t>CJAW-FM</t>
+  </si>
+  <si>
+    <t>Mix 103.9 FM</t>
+  </si>
+  <si>
+    <t>North Battleford</t>
+  </si>
+  <si>
+    <t>CJCQ-FM</t>
+  </si>
+  <si>
+    <t>CJHD-FM</t>
+  </si>
+  <si>
+    <t>Beach Radio 93.3</t>
+  </si>
+  <si>
+    <t>CJLR-FM-6</t>
+  </si>
+  <si>
+    <t>CJNB</t>
+  </si>
+  <si>
+    <t>1050 CJNB</t>
+  </si>
+  <si>
+    <t>1050 AM</t>
+  </si>
+  <si>
+    <t>Prince Albert</t>
+  </si>
+  <si>
+    <t>CFMM-FM</t>
+  </si>
+  <si>
+    <t>Power 99 FM</t>
+  </si>
+  <si>
+    <t>CHQX-FM</t>
+  </si>
+  <si>
+    <t>CJLR-FM-3</t>
+  </si>
+  <si>
+    <t>CKBI</t>
+  </si>
+  <si>
+    <t>900 AM</t>
+  </si>
+  <si>
+    <t>Regina</t>
+  </si>
+  <si>
+    <t>CIUC-FM</t>
+  </si>
+  <si>
+    <t>CIZL-FM</t>
+  </si>
+  <si>
+    <t>Z99</t>
+  </si>
+  <si>
+    <t>CJLR-FM-4</t>
+  </si>
+  <si>
+    <t>CJME</t>
+  </si>
+  <si>
+    <t>980 CJME</t>
+  </si>
+  <si>
+    <t>980 AM</t>
+  </si>
+  <si>
+    <t>CJTR-FM</t>
+  </si>
+  <si>
+    <t>Access Now 91.3</t>
+  </si>
+  <si>
+    <t>Community/Alternative/Ethnic</t>
+  </si>
+  <si>
+    <t>CKCK-FM</t>
+  </si>
+  <si>
+    <t>Rock Hits</t>
+  </si>
+  <si>
+    <t>Rosetown</t>
+  </si>
+  <si>
+    <t>CJYM</t>
+  </si>
+  <si>
+    <t>1330 AM</t>
+  </si>
+  <si>
+    <t>Saskatoon</t>
+  </si>
+  <si>
+    <t>CFMC-FM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C95FM </t>
+  </si>
+  <si>
+    <t>CIHX-FM</t>
+  </si>
+  <si>
+    <t>103.1</t>
+  </si>
+  <si>
+    <t>CIRN-FM</t>
+  </si>
+  <si>
+    <t>CJDJ-FM</t>
+  </si>
+  <si>
+    <t>Rock 102</t>
+  </si>
+  <si>
+    <t>CJMK-FM</t>
+  </si>
+  <si>
+    <t>98 COOL FM</t>
+  </si>
+  <si>
+    <t>CJWW</t>
+  </si>
+  <si>
+    <t>CJWW 600</t>
+  </si>
+  <si>
+    <t>Classic Country</t>
+  </si>
+  <si>
+    <t>600 AM</t>
+  </si>
+  <si>
+    <t>CKBL-FM</t>
+  </si>
+  <si>
+    <t>92.9 The Bull</t>
+  </si>
+  <si>
+    <t>CKOM</t>
+  </si>
+  <si>
+    <t>650 CKOM</t>
+  </si>
+  <si>
+    <t>Shaunavon</t>
+  </si>
+  <si>
+    <t>CJSN</t>
+  </si>
+  <si>
+    <t>1490 AM</t>
+  </si>
+  <si>
+    <t>Swift Current</t>
+  </si>
+  <si>
+    <t>CIMG-FM</t>
+  </si>
+  <si>
+    <t>Country 94.1</t>
+  </si>
+  <si>
+    <t>CJME-1-FM</t>
+  </si>
+  <si>
+    <t>CKFI-FM</t>
+  </si>
+  <si>
+    <t>Magic 97.1</t>
+  </si>
+  <si>
+    <t>CKSW</t>
+  </si>
+  <si>
+    <t>Waskesiu Lake</t>
+  </si>
+  <si>
+    <t>CFMM-FM-1</t>
+  </si>
+  <si>
+    <t>Power 99</t>
+  </si>
+  <si>
+    <t>CHQX-FM-1</t>
+  </si>
+  <si>
+    <t>CJVR-FM-2</t>
+  </si>
+  <si>
+    <t>Weyburn</t>
+  </si>
+  <si>
+    <t>CFSL</t>
+  </si>
+  <si>
+    <t>1190 AM</t>
+  </si>
+  <si>
+    <t>CHWY-FM</t>
+  </si>
+  <si>
+    <t>Country 106.7</t>
+  </si>
+  <si>
+    <t>CJME-3-FM</t>
+  </si>
+  <si>
+    <t>CKRC-FM</t>
+  </si>
+  <si>
+    <t>Magic 103.5</t>
+  </si>
+  <si>
+    <t>Yorkton</t>
+  </si>
+  <si>
+    <t>CJJC-FM</t>
+  </si>
+  <si>
+    <t>The Rock 98.5</t>
+  </si>
+  <si>
+    <t>CJLR-FM-5</t>
+  </si>
+  <si>
+    <t>Manitoba</t>
+  </si>
+  <si>
+    <t>Altona</t>
+  </si>
+  <si>
+    <t>CFAM</t>
+  </si>
+  <si>
+    <t>CFAM Radio 950</t>
+  </si>
+  <si>
+    <t>MOR/AC</t>
+  </si>
+  <si>
+    <t>950 AM</t>
+  </si>
+  <si>
+    <t>Boissevain</t>
+  </si>
+  <si>
+    <t>CJRB</t>
+  </si>
+  <si>
+    <t>CJRB Radio 1220</t>
+  </si>
+  <si>
+    <t>1220 AM</t>
+  </si>
+  <si>
+    <t>Brandon</t>
+  </si>
+  <si>
+    <t>CIWM-FM</t>
+  </si>
+  <si>
+    <t>NCI Radio Network</t>
+  </si>
+  <si>
+    <t>CKLF-FM</t>
+  </si>
+  <si>
+    <t>94.7 Star FM</t>
+  </si>
+  <si>
+    <t>Hot AC/CHR</t>
+  </si>
+  <si>
+    <t>CKLQ-FM</t>
+  </si>
+  <si>
+    <t>Q Country</t>
+  </si>
+  <si>
+    <t>Dauphin</t>
+  </si>
+  <si>
+    <t>CKDM</t>
+  </si>
+  <si>
+    <t>730 CKDM</t>
+  </si>
+  <si>
+    <t>Country/AC</t>
+  </si>
+  <si>
+    <t>Flin Flon</t>
+  </si>
+  <si>
+    <t>CFAR</t>
+  </si>
+  <si>
+    <t>CFAR 590</t>
+  </si>
+  <si>
+    <t>Hot AC/Classic Rock</t>
+  </si>
+  <si>
+    <t>CFAR-FM</t>
+  </si>
+  <si>
+    <t>102.9 CFAR</t>
+  </si>
+  <si>
+    <t>CIFF-FM</t>
+  </si>
+  <si>
+    <t>Portage la Prairie</t>
+  </si>
+  <si>
+    <t>CFRY</t>
+  </si>
+  <si>
+    <t>CFRY 920</t>
+  </si>
+  <si>
+    <t>Ag Info/Country</t>
+  </si>
+  <si>
+    <t>920 AM</t>
+  </si>
+  <si>
+    <t>CHPO-FM</t>
+  </si>
+  <si>
+    <t>Country 93.1 FM</t>
+  </si>
+  <si>
+    <t>CJPG-FM</t>
+  </si>
+  <si>
+    <t>MIX 96.5 FM</t>
+  </si>
+  <si>
+    <t>Steinbach</t>
+  </si>
+  <si>
+    <t>CHSM</t>
+  </si>
+  <si>
+    <t>AM 1250 Radio</t>
+  </si>
+  <si>
+    <t>1250 AM</t>
+  </si>
+  <si>
+    <t>CILT-FM</t>
+  </si>
+  <si>
+    <t>Mix 96</t>
+  </si>
+  <si>
+    <t>CJXR-FM</t>
+  </si>
+  <si>
+    <t>Country 107</t>
+  </si>
+  <si>
+    <t>The Pas</t>
+  </si>
+  <si>
+    <t>CITP-FM</t>
+  </si>
+  <si>
+    <t>CJAR</t>
+  </si>
+  <si>
+    <t>1240 AM CJAR</t>
+  </si>
+  <si>
+    <t>CJAR-FM</t>
+  </si>
+  <si>
+    <t>102.9 CJAR</t>
+  </si>
+  <si>
+    <t>Thompson</t>
+  </si>
+  <si>
+    <t>CHTM</t>
+  </si>
+  <si>
+    <t>CHTM 610</t>
+  </si>
+  <si>
+    <t>610 AM</t>
+  </si>
+  <si>
+    <t>CHTM-FM</t>
+  </si>
+  <si>
+    <t>102.9 CHTM</t>
+  </si>
+  <si>
+    <t>CINC-FM</t>
+  </si>
+  <si>
+    <t>Winkler</t>
+  </si>
+  <si>
+    <t>CJEL-FM</t>
+  </si>
+  <si>
+    <t>The Eagle 93.5</t>
+  </si>
+  <si>
+    <t>CKMW-FM</t>
+  </si>
+  <si>
+    <t>Country 88.9</t>
+  </si>
+  <si>
+    <t>Winnipeg</t>
+  </si>
+  <si>
+    <t>CFPG-FM</t>
+  </si>
+  <si>
+    <t>Country 99</t>
+  </si>
+  <si>
+    <t>CFQX-FM</t>
+  </si>
+  <si>
+    <t>QX104</t>
+  </si>
+  <si>
+    <t>CHEB-FM</t>
+  </si>
+  <si>
+    <t>URadio</t>
+  </si>
+  <si>
+    <t>Ethnocultural/Indigenous</t>
+  </si>
+  <si>
+    <t>88.7 FM</t>
+  </si>
+  <si>
+    <t>CHNW-FM</t>
+  </si>
+  <si>
+    <t>ALT 94.3</t>
+  </si>
+  <si>
+    <t>CHVN-FM</t>
+  </si>
+  <si>
+    <t>CHVN 95.1</t>
+  </si>
+  <si>
+    <t>CICY-FM</t>
+  </si>
+  <si>
+    <t>CITI-FM</t>
+  </si>
+  <si>
+    <t>92.1 CITI</t>
+  </si>
+  <si>
+    <t>CIUR-FM</t>
+  </si>
+  <si>
+    <t>ziibi 107.7</t>
+  </si>
+  <si>
+    <t>Rap/Hip Hop</t>
+  </si>
+  <si>
+    <t>CJKR-FM</t>
+  </si>
+  <si>
+    <t>Power 97</t>
+  </si>
+  <si>
+    <t>Classic Alternative Hits</t>
+  </si>
+  <si>
+    <t>CJOB</t>
+  </si>
+  <si>
+    <t>680 CJOB</t>
+  </si>
+  <si>
+    <t>680 AM</t>
+  </si>
+  <si>
+    <t>CKCL-FM</t>
+  </si>
+  <si>
+    <t>Classic 107</t>
+  </si>
+  <si>
+    <t>Classical Music/Jazz</t>
+  </si>
+  <si>
+    <t>CKY-FM</t>
+  </si>
+  <si>
+    <t>KISS 102.3</t>
+  </si>
+  <si>
+    <t>Ontario</t>
+  </si>
+  <si>
+    <t>Amherstburg</t>
+  </si>
+  <si>
+    <t>CKBG-FM</t>
+  </si>
+  <si>
+    <t>The Burg</t>
+  </si>
+  <si>
+    <t>Soft AC</t>
+  </si>
+  <si>
+    <t>Bancroft</t>
+  </si>
+  <si>
+    <t>CHMS-FM</t>
+  </si>
+  <si>
+    <t>Super Variety</t>
+  </si>
+  <si>
+    <t>Barrie</t>
+  </si>
+  <si>
+    <t>CHAY-FM</t>
+  </si>
+  <si>
+    <t>93.1 Fresh Radio</t>
+  </si>
+  <si>
+    <t>CIQB-FM</t>
+  </si>
+  <si>
+    <t>101.1 Big FM</t>
+  </si>
+  <si>
+    <t>Classic Hits/Classic Rock</t>
+  </si>
+  <si>
+    <t>Barry's Bay</t>
+  </si>
+  <si>
+    <t>CHBY-FM</t>
+  </si>
+  <si>
+    <t>106.5 ICON Radio</t>
+  </si>
+  <si>
+    <t>Belleville -Trenton -PEC</t>
+  </si>
+  <si>
+    <t>CHCQ-FM</t>
+  </si>
+  <si>
+    <t>COOL 100.1</t>
+  </si>
+  <si>
+    <t>CIGL-FM</t>
+  </si>
+  <si>
+    <t>Mix 97</t>
+  </si>
+  <si>
+    <t>Hot AC/AC Mix</t>
+  </si>
+  <si>
+    <t>CJBQ</t>
+  </si>
+  <si>
+    <t>CJBQ 800AM</t>
+  </si>
+  <si>
+    <t>Soft AC/Oldies/News/Talk</t>
+  </si>
+  <si>
+    <t>CJOJ-FM</t>
+  </si>
+  <si>
+    <t>Hits 95.5</t>
+  </si>
+  <si>
+    <t>CJTN-FM</t>
+  </si>
+  <si>
+    <t>Rock 107</t>
+  </si>
+  <si>
+    <t>Classic Rock</t>
+  </si>
+  <si>
+    <t>CKJJ-FM</t>
+  </si>
+  <si>
+    <t>Bracebridge</t>
+  </si>
+  <si>
+    <t>CFBG-FM</t>
+  </si>
+  <si>
+    <t>CIIG-FM</t>
+  </si>
+  <si>
+    <t>Muskoka Information Radio</t>
+  </si>
+  <si>
+    <t>Information Radio</t>
+  </si>
+  <si>
+    <t>Chatham - Wallaceburg</t>
+  </si>
+  <si>
+    <t>CFCO-FM</t>
+  </si>
+  <si>
+    <t>The New 913 CFCO</t>
+  </si>
+  <si>
+    <t>CKGW-FM</t>
+  </si>
+  <si>
+    <t>89.3 FM</t>
+  </si>
+  <si>
+    <t>CKSY-FM</t>
+  </si>
+  <si>
+    <t>94.3 CKSY</t>
+  </si>
+  <si>
+    <t>CKUE-FM</t>
+  </si>
+  <si>
+    <t>COOL 95.1</t>
+  </si>
+  <si>
+    <t>Cobourg</t>
+  </si>
+  <si>
+    <t>CHJJ-FM</t>
+  </si>
+  <si>
+    <t>Cochrane, ON</t>
+  </si>
+  <si>
+    <t>CHPB-FM</t>
+  </si>
+  <si>
+    <t>Collingwood - Wasaga</t>
+  </si>
+  <si>
+    <t>CKCB-FM</t>
+  </si>
+  <si>
+    <t>The Peak</t>
+  </si>
+  <si>
+    <t>Cornwall</t>
+  </si>
+  <si>
+    <t>CFLG-FM</t>
+  </si>
+  <si>
+    <t>Fresh Radio 104.5</t>
+  </si>
+  <si>
+    <t>CJSS-FM</t>
+  </si>
+  <si>
+    <t>boom 101.9</t>
+  </si>
+  <si>
+    <t>101.9 FM</t>
+  </si>
+  <si>
+    <t>Elliot Lake</t>
+  </si>
+  <si>
+    <t>CKNR-FM</t>
+  </si>
+  <si>
+    <t>Espanola</t>
+  </si>
+  <si>
+    <t>CJJM-FM</t>
+  </si>
+  <si>
+    <t>Fergus (Centre Wellington)</t>
+  </si>
+  <si>
+    <t>CICW-FM</t>
+  </si>
+  <si>
+    <t>The Grand@101</t>
+  </si>
+  <si>
+    <t>Adult Contemporary/Community</t>
+  </si>
+  <si>
+    <t>Guelph</t>
+  </si>
+  <si>
+    <t>CIMJ-FM</t>
+  </si>
+  <si>
+    <t>Magic FM</t>
+  </si>
+  <si>
+    <t>CJOY</t>
+  </si>
+  <si>
+    <t>1460 CJOY</t>
+  </si>
+  <si>
     <t>Greatest Hits</t>
   </si>
   <si>
-    <t>91.7 FM</t>
-[...218 lines deleted...]
-    <t>CKWX</t>
+    <t>1460 AM</t>
+  </si>
+  <si>
+    <t>Haliburton</t>
+  </si>
+  <si>
+    <t>CFZN-FM</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>CING-FM</t>
+  </si>
+  <si>
+    <t>Energy 95.3</t>
+  </si>
+  <si>
+    <t>Today's Best Music</t>
+  </si>
+  <si>
+    <t>CJXY-FM</t>
+  </si>
+  <si>
+    <t>Y108</t>
+  </si>
+  <si>
+    <t>Classic/Mainstream Rock</t>
+  </si>
+  <si>
+    <t>Hawkesbury - Lachute</t>
+  </si>
+  <si>
+    <t>CHPR-FM (FR.)</t>
+  </si>
+  <si>
+    <t>CIME</t>
+  </si>
+  <si>
+    <t>Hearst</t>
+  </si>
+  <si>
+    <t>CKHT-FM</t>
+  </si>
+  <si>
+    <t>94.5</t>
+  </si>
+  <si>
+    <t>Huntsville</t>
+  </si>
+  <si>
+    <t>CFBK-FM</t>
+  </si>
+  <si>
+    <t>Iroquois Falls</t>
+  </si>
+  <si>
+    <t>CFIF-FM</t>
+  </si>
+  <si>
+    <t>Kapuskasing</t>
+  </si>
+  <si>
+    <t>CKAP-FM</t>
+  </si>
+  <si>
+    <t>Kemptville</t>
+  </si>
+  <si>
+    <t>CKVV-FM</t>
+  </si>
+  <si>
+    <t>Kettle Point</t>
+  </si>
+  <si>
+    <t>CKTI-FM</t>
+  </si>
+  <si>
+    <t>The Eagle 107.7</t>
+  </si>
+  <si>
+    <t>Adult Contemporary/Indigenous</t>
+  </si>
+  <si>
+    <t>Kingston</t>
+  </si>
+  <si>
+    <t>CFMK-FM</t>
+  </si>
+  <si>
+    <t>96.3 BIG FM</t>
+  </si>
+  <si>
+    <t>CIKR-FM</t>
+  </si>
+  <si>
+    <t>K-Rock 105.7</t>
+  </si>
+  <si>
+    <t>CKWS-FM</t>
+  </si>
+  <si>
+    <t>Fresh Radio 104.3</t>
+  </si>
+  <si>
+    <t>CKXC-FM</t>
+  </si>
+  <si>
+    <t>Country 93.5</t>
+  </si>
+  <si>
+    <t>Kirkland Lake</t>
+  </si>
+  <si>
+    <t>CJKL-FM</t>
+  </si>
+  <si>
+    <t>The North's Best Variety</t>
+  </si>
+  <si>
+    <t>Kitchener - CAM - Waterloo</t>
+  </si>
+  <si>
+    <t>CHYM-FM</t>
+  </si>
+  <si>
+    <t>96.7 CHYM-FM</t>
+  </si>
+  <si>
+    <t>CIKZ-FM</t>
+  </si>
+  <si>
+    <t>CJDV-FM</t>
+  </si>
+  <si>
+    <t>107.5 Dave Rocks</t>
+  </si>
+  <si>
+    <t>Heritage Rock</t>
+  </si>
+  <si>
+    <t>CKBT-FM</t>
+  </si>
+  <si>
+    <t>The Beat</t>
+  </si>
+  <si>
+    <t>Top 40/CHR</t>
+  </si>
+  <si>
+    <t>CKGL</t>
   </si>
   <si>
     <t>CityNews</t>
   </si>
   <si>
-    <t>All News</t>
-[...1732 lines deleted...]
-  <si>
     <t>CKWR-FM</t>
   </si>
   <si>
     <t>FM985</t>
   </si>
   <si>
     <t>Classic Rock &amp; Multicultural</t>
   </si>
   <si>
     <t>Leamington</t>
   </si>
   <si>
     <t>CJSP-FM</t>
   </si>
   <si>
     <t>Big Country 95.9/92.7</t>
   </si>
   <si>
     <t>London</t>
   </si>
   <si>
     <t>CFHK-FM</t>
   </si>
   <si>
     <t>Fresh Radio 103.1</t>
@@ -3086,53 +3089,50 @@
   <si>
     <t>Parry Sound</t>
   </si>
   <si>
     <t>CKLP-FM</t>
   </si>
   <si>
     <t>103.3 FM</t>
   </si>
   <si>
     <t>Peterborough</t>
   </si>
   <si>
     <t>CKRU-FM</t>
   </si>
   <si>
     <t>Fresh Radio 100.5</t>
   </si>
   <si>
     <t>CKWF-FM</t>
   </si>
   <si>
     <t xml:space="preserve">101.5 FM The Wolf </t>
   </si>
   <si>
-    <t>Active Rock</t>
-[...1 lines deleted...]
-  <si>
     <t>Prescott</t>
   </si>
   <si>
     <t>CKPP-FM</t>
   </si>
   <si>
     <t>107.9 ICON Radio</t>
   </si>
   <si>
     <t>Sarnia</t>
   </si>
   <si>
     <t>CFGX-FM</t>
   </si>
   <si>
     <t>99.9 The Fox-FM</t>
   </si>
   <si>
     <t>CHKS-FM</t>
   </si>
   <si>
     <t>Cool 106.3</t>
   </si>
   <si>
     <t>CHOK-FM</t>
@@ -3257,51 +3257,51 @@
   <si>
     <t>Toronto</t>
   </si>
   <si>
     <t>CFIQ</t>
   </si>
   <si>
     <t>640 Toronto</t>
   </si>
   <si>
     <t>640 AM</t>
   </si>
   <si>
     <t>CFNY-FM</t>
   </si>
   <si>
     <t>102.1 The Edge</t>
   </si>
   <si>
     <t>New Rock</t>
   </si>
   <si>
     <t>CFTR</t>
   </si>
   <si>
-    <t>CityNews 680</t>
+    <t>680 NewsRadio Toronto</t>
   </si>
   <si>
     <t>News</t>
   </si>
   <si>
     <t>CHFI-FM</t>
   </si>
   <si>
     <t>98.1 CHFI</t>
   </si>
   <si>
     <t>CILQ-FM</t>
   </si>
   <si>
     <t>Q107</t>
   </si>
   <si>
     <t>CJCL</t>
   </si>
   <si>
     <t>Sportsnet 590, The Fan</t>
   </si>
   <si>
     <t>CKIS-FM</t>
   </si>
@@ -3581,78 +3581,66 @@
   <si>
     <t>Halifax</t>
   </si>
   <si>
     <t>CFLT-FM</t>
   </si>
   <si>
     <t>JACK 92.9</t>
   </si>
   <si>
     <t>CJNI-FM</t>
   </si>
   <si>
     <t>Newfoundland-Labrador</t>
   </si>
   <si>
     <t>Argentia</t>
   </si>
   <si>
     <t>CFOZ-FM</t>
   </si>
   <si>
     <t>OZ-FM</t>
   </si>
   <si>
-    <t>Bonavista</t>
-[...4 lines deleted...]
-  <si>
     <t>Clarenville</t>
   </si>
   <si>
     <t>CJMY-FM</t>
   </si>
   <si>
     <t>Corner Brook</t>
   </si>
   <si>
     <t>CKOZ-FM</t>
   </si>
   <si>
     <t>Grand Falls - Windsor</t>
   </si>
   <si>
     <t>CKMY-FM</t>
-  </si>
-[...4 lines deleted...]
-    <t>CIOZ-FM</t>
   </si>
   <si>
     <t>Stephenville</t>
   </si>
   <si>
     <t>CIOS-FM</t>
   </si>
   <si>
     <t>St. John's</t>
   </si>
   <si>
     <t>CHOZF+</t>
   </si>
   <si>
     <t>Rock/Hot AC Hybrid</t>
   </si>
   <si>
     <t>CKSJ-FM</t>
   </si>
   <si>
     <t>Coast 101.1</t>
   </si>
   <si>
     <t>Yukon Territory</t>
   </si>
@@ -4142,78 +4130,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F469"/>
+  <dimension ref="A1:F467"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="26" customWidth="1"/>
     <col min="5" max="5" width="37" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="15">
       <c r="A1" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>1244</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="F1" s="1" t="s">
         <v>1245</v>
-      </c>
-[...10 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="2" ht="15">
       <c r="A2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" ht="15">
       <c r="A3" s="1" t="s">
         <v>6</v>
@@ -4586,122 +4574,122 @@
       </c>
       <c r="D21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="22" ht="15">
       <c r="A22" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" ht="15">
       <c r="A23" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24" ht="15">
       <c r="A24" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="25" ht="15">
       <c r="A25" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" ht="15">
       <c r="A26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" ht="15">
       <c r="A27" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
@@ -4886,51 +4874,51 @@
       </c>
       <c r="D36" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" ht="15">
       <c r="A37" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="38" ht="15">
       <c r="A38" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>139</v>
       </c>
     </row>
@@ -4966,51 +4954,51 @@
       </c>
       <c r="D40" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="41" ht="15">
       <c r="A41" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="42" ht="15">
       <c r="A42" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>153</v>
       </c>
     </row>
@@ -5166,51 +5154,51 @@
       </c>
       <c r="D50" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="51" ht="15">
       <c r="A51" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="52" ht="15">
       <c r="A52" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>68</v>
       </c>
     </row>
@@ -5226,494 +5214,494 @@
       </c>
       <c r="D53" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="54" ht="15">
       <c r="A54" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E54" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="55" ht="15">
       <c r="A55" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="56" ht="15">
       <c r="A56" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="E56" s="1" t="s">
+      <c r="F56" s="1" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="57" ht="15">
       <c r="A57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="D57" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="58" ht="15">
       <c r="A58" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="59" ht="15">
       <c r="A59" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="60" ht="15">
       <c r="A60" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="61" ht="15">
       <c r="A61" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="D61" s="1" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="62" ht="15">
       <c r="A62" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="63" ht="15">
       <c r="A63" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="C63" s="1" t="s">
+      <c r="D63" s="1" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="64" ht="15">
       <c r="A64" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="65" ht="15">
       <c r="A65" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="66" ht="15">
       <c r="A66" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="67" ht="15">
       <c r="A67" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="68" ht="15">
       <c r="A68" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="69" ht="15">
       <c r="A69" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C69" s="1" t="s">
+      <c r="D69" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="D69" s="1" t="s">
+      <c r="E69" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="70" ht="15">
       <c r="A70" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="71" ht="15">
       <c r="A71" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="C71" s="1" t="s">
+      <c r="D71" s="1" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>103</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="72" ht="15">
       <c r="A72" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="73" ht="15">
       <c r="A73" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="C73" s="1" t="s">
+      <c r="D73" s="1" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="74" ht="15">
       <c r="A74" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="1" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" ht="15">
       <c r="A75" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="76" ht="15">
       <c r="A76" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>244</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="77" ht="15">
       <c r="A77" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="78" ht="15">
       <c r="A78" s="1" t="s">
         <v>6</v>
@@ -5746,51 +5734,51 @@
       </c>
       <c r="D79" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="80" ht="15">
       <c r="A80" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="81" ht="15">
       <c r="A81" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>258</v>
       </c>
     </row>
@@ -5829,71 +5817,71 @@
       </c>
       <c r="E83" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="84" ht="15">
       <c r="A84" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" ht="15">
       <c r="A85" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="86" ht="15">
       <c r="A86" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="87" ht="15">
       <c r="A87" s="1" t="s">
         <v>6</v>
@@ -5909,128 +5897,128 @@
       </c>
       <c r="E87" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="88" ht="15">
       <c r="A88" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="89" ht="15">
       <c r="A89" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="90" ht="15">
       <c r="A90" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="91" ht="15">
       <c r="A91" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="92" ht="15">
       <c r="A92" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="93" ht="15">
       <c r="A93" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>162</v>
       </c>
     </row>
@@ -6146,6514 +6134,6514 @@
       </c>
       <c r="D99" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="100" ht="15">
       <c r="A100" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>92</v>
+        <v>238</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="101" ht="15">
       <c r="A101" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E101" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F101" s="1" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="102" ht="15">
       <c r="A102" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="D102" s="1" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="103" ht="15">
       <c r="A103" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="104" ht="15">
       <c r="A104" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" ht="15">
       <c r="A105" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="106" ht="15">
       <c r="A106" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C106" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="107" ht="15">
       <c r="A107" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C107" s="1" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="108" ht="15">
       <c r="A108" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C108" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="C108" s="1" t="s">
+      <c r="D108" s="1" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="109" ht="15">
       <c r="A109" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C109" s="1" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="110" ht="15">
       <c r="A110" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="111" ht="15">
       <c r="A111" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="112" ht="15">
       <c r="A112" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C112" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="113" ht="15">
       <c r="A113" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="114" ht="15">
       <c r="A114" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C114" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="C114" s="1" t="s">
+      <c r="D114" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="D114" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="115" ht="15">
       <c r="A115" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="116" ht="15">
       <c r="A116" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="C116" s="1" t="s">
+      <c r="D116" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="D116" s="1" t="s">
+      <c r="E116" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F116" s="1" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="117" ht="15">
       <c r="A117" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C117" s="1" t="s">
+      <c r="D117" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="D117" s="1" t="s">
+      <c r="E117" s="1" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="118" ht="15">
       <c r="A118" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C118" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D118" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="D118" s="1" t="s">
+      <c r="E118" s="1" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="119" ht="15">
       <c r="A119" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C119" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="D119" s="1" t="s">
+      <c r="E119" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="E119" s="1" t="s">
+      <c r="F119" s="1" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="120" ht="15">
       <c r="A120" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C120" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="D120" s="1" t="s">
+      <c r="E120" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="E120" s="1" t="s">
+      <c r="F120" s="1" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="121" ht="15">
       <c r="A121" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C121" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="122" ht="15">
       <c r="A122" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C122" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="D122" s="1" t="s">
+      <c r="E122" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="E122" s="1" t="s">
+      <c r="F122" s="1" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="123" ht="15">
       <c r="A123" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C123" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="124" ht="15">
       <c r="A124" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C124" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="D124" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="D124" s="1" t="s">
+      <c r="E124" s="1" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="125" ht="15">
       <c r="A125" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C125" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="D125" s="1" t="s">
+      <c r="E125" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="F125" s="1" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="126" ht="15">
       <c r="A126" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C126" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="D126" s="1" t="s">
+      <c r="E126" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="E126" s="1" t="s">
+      <c r="F126" s="1" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="127" ht="15">
       <c r="A127" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C127" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="D127" s="1" t="s">
+      <c r="E127" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="E127" s="1" t="s">
+      <c r="F127" s="1" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="128" ht="15">
       <c r="A128" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C128" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="D128" s="1" t="s">
+      <c r="E128" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="E128" s="1" t="s">
+      <c r="F128" s="1" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="129" ht="15">
       <c r="A129" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C129" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="C129" s="1" t="s">
+      <c r="D129" s="1" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="130" ht="15">
       <c r="A130" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C130" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C130" s="1" t="s">
+      <c r="D130" s="1" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="131" ht="15">
       <c r="A131" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="132" ht="15">
       <c r="A132" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C132" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="C132" s="1" t="s">
+      <c r="D132" s="1" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="133" ht="15">
       <c r="A133" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C133" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="134" ht="15">
       <c r="A134" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C134" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="D134" s="1" t="s">
+      <c r="E134" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="E134" s="1" t="s">
+      <c r="F134" s="1" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="135" ht="15">
       <c r="A135" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C135" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="136" ht="15">
       <c r="A136" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C136" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="C136" s="1" t="s">
+      <c r="D136" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="F136" s="1" t="s">
         <v>406</v>
-      </c>
-[...7 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="137" ht="15">
       <c r="A137" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C137" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="F137" s="1" t="s">
         <v>408</v>
-      </c>
-[...7 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="138" ht="15">
       <c r="A138" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="139" ht="15">
       <c r="A139" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C139" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="140" ht="15">
       <c r="A140" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="C140" s="1" t="s">
+      <c r="D140" s="1" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="141" ht="15">
       <c r="A141" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="142" ht="15">
       <c r="A142" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="143" ht="15">
       <c r="A143" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="B143" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="B143" s="1" t="s">
+      <c r="C143" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="C143" s="1" t="s">
+      <c r="D143" s="1" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="144" ht="15">
       <c r="A144" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B144" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C144" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="C144" s="1" t="s">
+      <c r="D144" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="D144" s="1" t="s">
+      <c r="E144" s="1" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="145" ht="15">
       <c r="A145" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C145" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D145" s="1" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="146" ht="15">
       <c r="A146" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B146" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C146" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="C146" s="1" t="s">
+      <c r="D146" s="1" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="147" ht="15">
       <c r="A147" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B147" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C147" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="C147" s="1" t="s">
+      <c r="D147" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="D147" s="1" t="s">
+      <c r="E147" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="E147" s="1" t="s">
+      <c r="F147" s="1" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="148" ht="15">
       <c r="A148" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C148" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D148" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="D148" s="1" t="s">
+      <c r="E148" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="F148" s="1" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="149" ht="15">
       <c r="A149" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C149" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="F149" s="1" t="s">
         <v>442</v>
-      </c>
-[...7 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="150" ht="15">
       <c r="A150" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C150" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D150" s="1" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="151" ht="15">
       <c r="A151" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C151" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D151" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="D151" s="1" t="s">
+      <c r="E151" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="E151" s="1" t="s">
+      <c r="F151" s="1" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="152" ht="15">
       <c r="A152" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C152" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="D152" s="1" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="153" ht="15">
       <c r="A153" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="154" ht="15">
       <c r="A154" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C154" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="D154" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="D154" s="1" t="s">
+      <c r="E154" s="1" t="s">
         <v>454</v>
       </c>
-      <c r="E154" s="1" t="s">
+      <c r="F154" s="1" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="155" ht="15">
       <c r="A155" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C155" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="D155" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="D155" s="1" t="s">
+      <c r="E155" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="E155" s="1" t="s">
+      <c r="F155" s="1" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="156" ht="15">
       <c r="A156" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C156" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="D156" s="1" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="157" ht="15">
       <c r="A157" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="158" ht="15">
       <c r="A158" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="C158" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D158" s="1" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="159" ht="15">
       <c r="A159" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B159" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C159" s="1" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="160" ht="15">
       <c r="A160" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B160" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="C160" s="1" t="s">
+      <c r="D160" s="1" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="161" ht="15">
       <c r="A161" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B161" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C161" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="C161" s="1" t="s">
+      <c r="D161" s="1" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="162" ht="15">
       <c r="A162" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B162" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C162" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="C162" s="1" t="s">
+      <c r="D162" s="1" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="163" ht="15">
       <c r="A163" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C163" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D163" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="D163" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E163" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="164" ht="15">
       <c r="A164" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C164" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D164" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="D164" s="1" t="s">
+      <c r="E164" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="F164" s="1" t="s">
         <v>482</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="165" ht="15">
       <c r="A165" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C165" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D165" s="1" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="166" ht="15">
       <c r="A166" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C166" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="D166" s="1" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="167" ht="15">
       <c r="A167" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C167" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D167" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="D167" s="1" t="s">
+      <c r="E167" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="F167" s="1" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="168" ht="15">
       <c r="A168" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C168" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D168" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="D168" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E168" s="1" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="169" ht="15">
       <c r="A169" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C169" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="F169" s="1" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="170" ht="15">
       <c r="A170" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C170" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="D170" s="1" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="171" ht="15">
       <c r="A171" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C171" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="D171" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="D171" s="1" t="s">
+      <c r="E171" s="1" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="172" ht="15">
       <c r="A172" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B172" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C172" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="C172" s="1" t="s">
+      <c r="D172" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="D172" s="1" t="s">
+      <c r="E172" s="1" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="173" ht="15">
       <c r="A173" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="C173" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="D173" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="D173" s="1" t="s">
+      <c r="E173" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="E173" s="1" t="s">
+      <c r="F173" s="1" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="174" ht="15">
       <c r="A174" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="C174" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D174" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="D174" s="1" t="s">
+      <c r="E174" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F174" s="1" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="175" ht="15">
       <c r="A175" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B175" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C175" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="C175" s="1" t="s">
+      <c r="D175" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="D175" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E175" s="1" t="s">
-        <v>92</v>
+        <v>238</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="176" ht="15">
       <c r="A176" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B176" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C176" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="C176" s="1" t="s">
+      <c r="D176" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="D176" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E176" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="177" ht="15">
       <c r="A177" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="C177" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="D177" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="D177" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E177" s="1" t="s">
-        <v>519</v>
+        <v>10</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="178" ht="15">
       <c r="A178" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="179" ht="15">
       <c r="A179" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="180" ht="15">
       <c r="A180" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="181" ht="15">
       <c r="A181" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B181" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="D181" s="1" t="s">
         <v>527</v>
-      </c>
-[...4 lines deleted...]
-        <v>529</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="182" ht="15">
       <c r="A182" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
     </row>
     <row r="183" ht="15">
       <c r="A183" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C183" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E183" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="D183" s="1" t="s">
+      <c r="F183" s="1" t="s">
         <v>534</v>
-      </c>
-[...4 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="184" ht="15">
       <c r="A184" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B184" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="D184" s="1" t="s">
         <v>537</v>
-      </c>
-[...4 lines deleted...]
-        <v>539</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="185" ht="15">
       <c r="A185" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B185" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="D185" s="1" t="s">
         <v>540</v>
-      </c>
-[...4 lines deleted...]
-        <v>542</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="186" ht="15">
       <c r="A186" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B186" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>545</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="187" ht="15">
       <c r="A187" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="188" ht="15">
       <c r="A188" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="189" ht="15">
       <c r="A189" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C189" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F189" s="1" t="s">
         <v>551</v>
-      </c>
-[...7 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="190" ht="15">
       <c r="A190" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E190" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="191" ht="15">
       <c r="A191" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B191" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>556</v>
-      </c>
-[...4 lines deleted...]
-        <v>558</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="192" ht="15">
       <c r="A192" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B192" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>559</v>
-      </c>
-[...4 lines deleted...]
-        <v>561</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="193" ht="15">
       <c r="A193" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="E193" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="194" ht="15">
       <c r="A194" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="C194" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E194" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="D194" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F194" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="195" ht="15">
       <c r="A195" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="D195" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E195" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="E195" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F195" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="196" ht="15">
       <c r="A196" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="C196" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F196" s="1" t="s">
         <v>568</v>
-      </c>
-[...7 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="197" ht="15">
       <c r="A197" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B197" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>573</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="198" ht="15">
       <c r="A198" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B198" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E198" s="1" t="s">
-        <v>519</v>
+        <v>10</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="199" ht="15">
       <c r="A199" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="200" ht="15">
       <c r="A200" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="D200" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F200" s="1" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="201" ht="15">
       <c r="A201" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>582</v>
-      </c>
-[...4 lines deleted...]
-        <v>584</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="202" ht="15">
       <c r="A202" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B202" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>585</v>
-      </c>
-[...4 lines deleted...]
-        <v>587</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
     </row>
     <row r="203" ht="15">
       <c r="A203" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
     </row>
     <row r="204" ht="15">
       <c r="A204" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="C204" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="E204" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="F204" s="1" t="s">
         <v>591</v>
-      </c>
-[...7 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="205" ht="15">
       <c r="A205" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
     </row>
     <row r="206" ht="15">
       <c r="A206" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B206" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>599</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="207" ht="15">
       <c r="A207" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B207" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>601</v>
-      </c>
-[...4 lines deleted...]
-        <v>603</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="208" ht="15">
       <c r="A208" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B208" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>604</v>
-      </c>
-[...4 lines deleted...]
-        <v>606</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="209" ht="15">
       <c r="A209" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B209" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>607</v>
-      </c>
-[...4 lines deleted...]
-        <v>609</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="210" ht="15">
       <c r="A210" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="B210" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>610</v>
-      </c>
-[...4 lines deleted...]
-        <v>612</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
     </row>
     <row r="211" ht="15">
       <c r="A211" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C211" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="B211" s="1" t="s">
+      <c r="D211" s="1" t="s">
         <v>614</v>
-      </c>
-[...4 lines deleted...]
-        <v>616</v>
       </c>
       <c r="E211" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="212" ht="15">
       <c r="A212" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="213" ht="15">
       <c r="A213" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B213" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>619</v>
       </c>
-      <c r="C213" s="1" t="s">
+      <c r="E213" s="1" t="s">
         <v>620</v>
-      </c>
-[...4 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="214" ht="15">
       <c r="A214" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="E214" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="215" ht="15">
       <c r="A215" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B215" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="C215" s="1" t="s">
+      <c r="E215" s="1" t="s">
         <v>626</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="216" ht="15">
       <c r="A216" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="217" ht="15">
       <c r="A217" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="E217" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="218" ht="15">
       <c r="A218" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B218" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="D218" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="C218" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E218" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="219" ht="15">
       <c r="A219" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B219" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="D219" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="C219" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E219" s="1" t="s">
-        <v>92</v>
+        <v>238</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="220" ht="15">
       <c r="A220" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E220" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
     </row>
     <row r="221" ht="15">
       <c r="A221" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="C221" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E221" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="D221" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F221" s="1" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="222" ht="15">
       <c r="A222" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="223" ht="15">
       <c r="A223" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B223" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C223" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="C223" s="1" t="s">
+      <c r="D223" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E223" s="1" t="s">
         <v>647</v>
       </c>
-      <c r="D223" s="1" t="s">
+      <c r="F223" s="1" t="s">
         <v>648</v>
-      </c>
-[...4 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="224" ht="15">
       <c r="A224" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="225" ht="15">
       <c r="A225" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B225" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="D225" s="1" t="s">
         <v>652</v>
       </c>
-      <c r="C225" s="1" t="s">
+      <c r="E225" s="1" t="s">
         <v>653</v>
-      </c>
-[...4 lines deleted...]
-        <v>655</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="226" ht="15">
       <c r="A226" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="227" ht="15">
       <c r="A227" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="E227" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="228" ht="15">
       <c r="A228" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B228" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C228" s="1" t="s">
         <v>658</v>
       </c>
-      <c r="C228" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D228" s="1" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="E228" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
     </row>
     <row r="229" ht="15">
       <c r="A229" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E229" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="230" ht="15">
       <c r="A230" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B230" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C230" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="C230" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D230" s="1" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="231" ht="15">
       <c r="A231" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E231" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="232" ht="15">
       <c r="A232" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E232" s="1" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" ht="15">
       <c r="A233" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B233" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C233" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="C233" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D233" s="1" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="234" ht="15">
       <c r="A234" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="E234" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="235" ht="15">
       <c r="A235" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="236" ht="15">
       <c r="A236" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B236" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="D236" s="1" t="s">
         <v>678</v>
-      </c>
-[...4 lines deleted...]
-        <v>680</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="237" ht="15">
       <c r="A237" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="238" ht="15">
       <c r="A238" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="E238" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="239" ht="15">
       <c r="A239" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E239" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
     </row>
     <row r="240" ht="15">
       <c r="A240" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="D240" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E240" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="E240" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F240" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="241" ht="15">
       <c r="A241" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B241" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="C241" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="C241" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D241" s="1" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="242" ht="15">
       <c r="A242" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="E242" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="243" ht="15">
       <c r="A243" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="C243" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="F243" s="1" t="s">
         <v>690</v>
-      </c>
-[...7 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="244" ht="15">
       <c r="A244" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="C244" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="E244" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="D244" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F244" s="1" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="245" ht="15">
       <c r="A245" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="E245" s="1" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="246" ht="15">
       <c r="A246" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="247" ht="15">
       <c r="A247" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B247" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="D247" s="1" t="s">
         <v>701</v>
-      </c>
-[...4 lines deleted...]
-        <v>703</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="248" ht="15">
       <c r="A248" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="D248" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E248" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="E248" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F248" s="1" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
     </row>
     <row r="249" ht="15">
       <c r="A249" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="E249" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="250" ht="15">
       <c r="A250" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="E250" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="251" ht="15">
       <c r="A251" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="E251" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="252" ht="15">
       <c r="A252" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="C252" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E252" s="1" t="s">
         <v>711</v>
       </c>
-      <c r="D252" s="1" t="s">
+      <c r="F252" s="1" t="s">
         <v>712</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="253" ht="15">
       <c r="A253" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="E253" s="1" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="254" ht="15">
       <c r="A254" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="E254" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="255" ht="15">
       <c r="A255" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E255" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" ht="15">
       <c r="A256" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B256" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="D256" s="1" t="s">
         <v>722</v>
-      </c>
-[...4 lines deleted...]
-        <v>724</v>
       </c>
       <c r="E256" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="257" ht="15">
       <c r="A257" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E257" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="258" ht="15">
       <c r="A258" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="E258" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="259" ht="15">
       <c r="A259" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E259" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="260" ht="15">
       <c r="A260" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B260" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="D260" s="1" t="s">
         <v>729</v>
-      </c>
-[...4 lines deleted...]
-        <v>731</v>
       </c>
       <c r="E260" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="261" ht="15">
       <c r="A261" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E261" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
     </row>
     <row r="262" ht="15">
       <c r="A262" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="E262" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="263" ht="15">
       <c r="A263" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="E263" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
     </row>
     <row r="264" ht="15">
       <c r="A264" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E264" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
     </row>
     <row r="265" ht="15">
       <c r="A265" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E265" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="266" ht="15">
       <c r="A266" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E266" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="267" ht="15">
       <c r="A267" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B267" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>742</v>
       </c>
-      <c r="C267" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E267" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="268" ht="15">
       <c r="A268" s="1" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="E268" s="1" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="269" ht="15">
       <c r="A269" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="C269" s="1" t="s">
         <v>746</v>
       </c>
-      <c r="B269" s="1" t="s">
+      <c r="D269" s="1" t="s">
         <v>747</v>
       </c>
-      <c r="C269" s="1" t="s">
+      <c r="E269" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="D269" s="1" t="s">
+      <c r="F269" s="1" t="s">
         <v>749</v>
-      </c>
-[...4 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="270" ht="15">
       <c r="A270" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B270" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="D270" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="C270" s="1" t="s">
+      <c r="E270" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="F270" s="1" t="s">
         <v>753</v>
-      </c>
-[...7 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="271" ht="15">
       <c r="A271" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B271" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="D271" s="1" t="s">
         <v>756</v>
-      </c>
-[...4 lines deleted...]
-        <v>758</v>
       </c>
       <c r="E271" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="272" ht="15">
       <c r="A272" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="C272" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E272" s="1" t="s">
         <v>759</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="273" ht="15">
       <c r="A273" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="E273" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="274" ht="15">
       <c r="A274" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B274" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="D274" s="1" t="s">
         <v>764</v>
       </c>
-      <c r="C274" s="1" t="s">
+      <c r="E274" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="D274" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F274" s="1" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="275" ht="15">
       <c r="A275" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B275" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="D275" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="C275" s="1" t="s">
+      <c r="E275" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="D275" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F275" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="276" ht="15">
       <c r="A276" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="E276" s="1" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="277" ht="15">
       <c r="A277" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E277" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="278" ht="15">
       <c r="A278" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B278" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>775</v>
       </c>
-      <c r="C278" s="1" t="s">
+      <c r="E278" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="D278" s="1" t="s">
+      <c r="F278" s="1" t="s">
         <v>777</v>
-      </c>
-[...4 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="279" ht="15">
       <c r="A279" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="E279" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="280" ht="15">
       <c r="A280" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E280" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F280" s="1" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="281" ht="15">
       <c r="A281" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B281" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="D281" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="C281" s="1" t="s">
+      <c r="E281" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="F281" s="1" t="s">
         <v>785</v>
-      </c>
-[...7 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="282" ht="15">
       <c r="A282" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E282" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="283" ht="15">
       <c r="A283" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="E283" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="284" ht="15">
       <c r="A284" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E284" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="285" ht="15">
       <c r="A285" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B285" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="C285" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="C285" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D285" s="1" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="E285" s="1" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="F285" s="1" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="286" ht="15">
       <c r="A286" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E286" s="1" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="287" ht="15">
       <c r="A287" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B287" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="D287" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="C287" s="1" t="s">
+      <c r="E287" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="F287" s="1" t="s">
         <v>799</v>
-      </c>
-[...7 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="288" ht="15">
       <c r="A288" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E288" s="1" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="289" ht="15">
       <c r="A289" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E289" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F289" s="1" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="290" ht="15">
       <c r="A290" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B290" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="D290" s="1" t="s">
         <v>805</v>
-      </c>
-[...4 lines deleted...]
-        <v>807</v>
       </c>
       <c r="E290" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F290" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="291" ht="15">
       <c r="A291" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="E291" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="292" ht="15">
       <c r="A292" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B292" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="D292" s="1" t="s">
         <v>810</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="E292" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="293" ht="15">
       <c r="A293" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="E293" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="294" ht="15">
       <c r="A294" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C294" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E294" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="D294" s="1" t="s">
+      <c r="F294" s="1" t="s">
         <v>816</v>
-      </c>
-[...4 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="295" ht="15">
       <c r="A295" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="E295" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="296" ht="15">
       <c r="A296" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="E296" s="1" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="297" ht="15">
       <c r="A297" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E297" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
     </row>
     <row r="298" ht="15">
       <c r="A298" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="E298" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F298" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="299" ht="15">
       <c r="A299" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C299" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="E299" s="1" t="s">
         <v>826</v>
-      </c>
-[...4 lines deleted...]
-        <v>828</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="300" ht="15">
       <c r="A300" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C300" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="E300" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="D300" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F300" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="301" ht="15">
       <c r="A301" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C301" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="F301" s="1" t="s">
         <v>832</v>
-      </c>
-[...7 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="302" ht="15">
       <c r="A302" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C302" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E302" s="1" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>837</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="303" ht="15">
       <c r="A303" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="E303" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="304" ht="15">
       <c r="A304" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="B304" s="1" t="s">
+      <c r="D304" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="C304" s="1" t="s">
+      <c r="E304" s="1" t="s">
         <v>842</v>
-      </c>
-[...4 lines deleted...]
-        <v>844</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="305" ht="15">
       <c r="A305" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E305" s="1" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="306" ht="15">
       <c r="A306" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B306" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="D306" s="1" t="s">
         <v>848</v>
-      </c>
-[...4 lines deleted...]
-        <v>850</v>
       </c>
       <c r="E306" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="307" ht="15">
       <c r="A307" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="C307" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E307" s="1" t="s">
         <v>851</v>
-      </c>
-[...4 lines deleted...]
-        <v>853</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="308" ht="15">
       <c r="A308" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B308" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="D308" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="C308" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E308" s="1" t="s">
-        <v>847</v>
+        <v>45</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="309" ht="15">
       <c r="A309" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B309" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="D309" s="1" t="s">
         <v>857</v>
-      </c>
-[...4 lines deleted...]
-        <v>859</v>
       </c>
       <c r="E309" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="310" ht="15">
       <c r="A310" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="C310" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E310" s="1" t="s">
         <v>860</v>
-      </c>
-[...4 lines deleted...]
-        <v>862</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="311" ht="15">
       <c r="A311" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="C311" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E311" s="1" t="s">
         <v>863</v>
-      </c>
-[...4 lines deleted...]
-        <v>865</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="312" ht="15">
       <c r="A312" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="E312" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="313" ht="15">
       <c r="A313" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="C313" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E313" s="1" t="s">
         <v>868</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="314" ht="15">
       <c r="A314" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="D314" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E314" s="1" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="315" ht="15">
       <c r="A315" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B315" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="C315" s="1" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E315" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="316" ht="15">
       <c r="A316" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="C316" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="D316" s="1" t="s">
         <v>873</v>
       </c>
-      <c r="D316" s="1" t="s">
+      <c r="E316" s="1" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="317" ht="15">
       <c r="A317" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B317" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="C317" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="C317" s="1" t="s">
+      <c r="D317" s="1" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
       <c r="E317" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="318" ht="15">
       <c r="A318" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="C318" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E318" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="F318" s="1" t="s">
         <v>879</v>
-      </c>
-[...7 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="319" ht="15">
       <c r="A319" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="C319" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="D319" s="1" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
       <c r="E319" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="320" ht="15">
       <c r="A320" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>876</v>
+        <v>875</v>
       </c>
       <c r="C320" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="D320" s="1" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="E320" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="321" ht="15">
       <c r="A321" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B321" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="C321" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="C321" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D321" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E321" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="E321" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F321" s="1" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="322" ht="15">
       <c r="A322" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B322" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E322" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="323" ht="15">
       <c r="A323" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B323" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C323" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="C323" s="1" t="s">
+      <c r="D323" s="1" t="s">
         <v>890</v>
-      </c>
-[...1 lines deleted...]
-        <v>891</v>
       </c>
       <c r="E323" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="324" ht="15">
       <c r="A324" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B324" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="C324" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="C324" s="1" t="s">
+      <c r="D324" s="1" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
       <c r="E324" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="325" ht="15">
       <c r="A325" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="C325" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
       <c r="E325" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
     </row>
     <row r="326" ht="15">
       <c r="A326" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B326" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="C326" s="1" t="s">
         <v>898</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E326" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="327" ht="15">
       <c r="A327" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B327" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="C327" s="1" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E327" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="328" ht="15">
       <c r="A328" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B328" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="C328" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="C328" s="1" t="s">
+      <c r="D328" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="D328" s="1" t="s">
+      <c r="E328" s="1" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="329" ht="15">
       <c r="A329" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B329" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="C329" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="C329" s="1" t="s">
+      <c r="D329" s="1" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
       <c r="E329" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="330" ht="15">
       <c r="A330" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="C330" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="D330" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="D330" s="1" t="s">
+      <c r="E330" s="1" t="s">
         <v>910</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="331" ht="15">
       <c r="A331" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>912</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>913</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E331" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="332" ht="15">
       <c r="A332" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>914</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>915</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E332" s="1" t="s">
         <v>917</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="333" ht="15">
       <c r="A333" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>914</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>918</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E333" s="1" t="s">
         <v>920</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="334" ht="15">
       <c r="A334" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>922</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>923</v>
       </c>
       <c r="E334" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="335" ht="15">
       <c r="A335" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>925</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E335" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="336" ht="15">
       <c r="A336" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E336" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
     </row>
     <row r="337" ht="15">
       <c r="A337" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>930</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E337" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="338" ht="15">
       <c r="A338" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>932</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E338" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="339" ht="15">
       <c r="A339" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E339" s="1" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="340" ht="15">
       <c r="A340" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>936</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E340" s="1" t="s">
         <v>938</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="341" ht="15">
       <c r="A341" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>940</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E341" s="1" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="F341" s="1" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="342" ht="15">
       <c r="A342" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>942</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E342" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="343" ht="15">
       <c r="A343" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>944</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>945</v>
       </c>
       <c r="E343" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="344" ht="15">
       <c r="A344" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>946</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E344" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="345" ht="15">
       <c r="A345" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>948</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>949</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>950</v>
       </c>
       <c r="E345" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="346" ht="15">
       <c r="A346" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>952</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E346" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="347" ht="15">
       <c r="A347" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>954</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E347" s="1" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F347" s="1" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
     </row>
     <row r="348" ht="15">
       <c r="A348" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>955</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>956</v>
       </c>
       <c r="E348" s="1" t="s">
         <v>957</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="349" ht="15">
       <c r="A349" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E349" s="1" t="s">
         <v>960</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="350" ht="15">
       <c r="A350" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>961</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>383</v>
+        <v>962</v>
       </c>
       <c r="E350" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="351" ht="15">
       <c r="A351" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="E351" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="352" ht="15">
       <c r="A352" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E352" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F352" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="353" ht="15">
       <c r="A353" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="E353" s="1" t="s">
         <v>917</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="354" ht="15">
       <c r="A354" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="E354" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F354" s="1" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="355" ht="15">
       <c r="A355" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="E355" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="356" ht="15">
       <c r="A356" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="E356" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="357" ht="15">
       <c r="A357" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="E357" s="1" t="s">
-        <v>519</v>
+        <v>868</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="358" ht="15">
       <c r="A358" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="E358" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="359" ht="15">
       <c r="A359" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="E359" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="F359" s="1" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
     </row>
     <row r="360" ht="15">
       <c r="A360" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="E360" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="361" ht="15">
       <c r="A361" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="E361" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="362" ht="15">
       <c r="A362" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="E362" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F362" s="1" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
     </row>
     <row r="363" ht="15">
       <c r="A363" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="E363" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F363" s="1" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
     </row>
     <row r="364" ht="15">
       <c r="A364" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="E364" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F364" s="1" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="365" ht="15">
       <c r="A365" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E365" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F365" s="1" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="366" ht="15">
       <c r="A366" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="E366" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F366" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="367" ht="15">
       <c r="A367" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="E367" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F367" s="1" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
     </row>
     <row r="368" ht="15">
       <c r="A368" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="E368" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="369" ht="15">
       <c r="A369" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="E369" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F369" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="370" ht="15">
       <c r="A370" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="E370" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F370" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="371" ht="15">
       <c r="A371" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D371" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E371" s="1" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F371" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="372" ht="15">
       <c r="A372" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E372" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F372" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="373" ht="15">
       <c r="A373" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="E373" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="374" ht="15">
       <c r="A374" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="E374" s="1" t="s">
-        <v>1020</v>
+        <v>10</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="375" ht="15">
       <c r="A375" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="E375" s="1" t="s">
-        <v>847</v>
+        <v>45</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="376" ht="15">
       <c r="A376" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="E376" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F376" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="377" ht="15">
       <c r="A377" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="E377" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="378" ht="15">
       <c r="A378" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E378" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F378" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="379" ht="15">
       <c r="A379" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="E379" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="380" ht="15">
       <c r="A380" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="E380" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F380" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="381" ht="15">
       <c r="A381" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="E381" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="382" ht="15">
       <c r="A382" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="E382" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="F382" s="1" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="383" ht="15">
       <c r="A383" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="E383" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="384" ht="15">
       <c r="A384" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="E384" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="385" ht="15">
       <c r="A385" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E385" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="386" ht="15">
       <c r="A386" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E386" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="387" ht="15">
       <c r="A387" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E387" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="388" ht="15">
       <c r="A388" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="E388" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F388" s="1" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
     </row>
     <row r="389" ht="15">
       <c r="A389" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E389" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="390" ht="15">
       <c r="A390" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="D390" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E390" s="1" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="391" ht="15">
       <c r="A391" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="E391" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="F391" s="1" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
     </row>
     <row r="392" ht="15">
       <c r="A392" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="E392" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="393" ht="15">
       <c r="A393" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E393" s="1" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="F393" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="394" ht="15">
       <c r="A394" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="E394" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="F394" s="1" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
     </row>
     <row r="395" ht="15">
       <c r="A395" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="E395" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="396" ht="15">
       <c r="A396" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="E396" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F396" s="1" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="397" ht="15">
       <c r="A397" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="E397" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="398" ht="15">
       <c r="A398" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="E398" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="F398" s="1" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
     </row>
     <row r="399" ht="15">
       <c r="A399" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="E399" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="400" ht="15">
       <c r="A400" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="E400" s="1" t="s">
-        <v>519</v>
+        <v>868</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="401" ht="15">
       <c r="A401" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="E401" s="1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F401" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="402" ht="15">
       <c r="A402" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="E402" s="1" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="403" ht="15">
       <c r="A403" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="E403" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="404" ht="15">
       <c r="A404" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B404" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="D404" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E404" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="E404" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F404" s="1" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
     </row>
     <row r="405" ht="15">
       <c r="A405" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B405" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E405" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F405" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="406" ht="15">
       <c r="A406" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="E406" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F406" s="1" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="407" ht="15">
       <c r="A407" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E407" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="408" ht="15">
       <c r="A408" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="E408" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="F408" s="1" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
     </row>
     <row r="409" ht="15">
       <c r="A409" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="E409" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F409" s="1" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="410" ht="15">
       <c r="A410" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B410" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="E410" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="411" ht="15">
       <c r="A411" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E411" s="1" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="F411" s="1" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="412" ht="15">
       <c r="A412" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B412" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E412" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="F412" s="1" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="413" ht="15">
       <c r="A413" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B413" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E413" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F413" s="1" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="414" ht="15">
       <c r="A414" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E414" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="415" ht="15">
       <c r="A415" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>923</v>
       </c>
       <c r="E415" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F415" s="1" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="416" ht="15">
       <c r="A416" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E416" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F416" s="1" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="417" ht="15">
       <c r="A417" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="E417" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="418" ht="15">
       <c r="A418" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="E418" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F418" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="419" ht="15">
       <c r="A419" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E419" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="F419" s="1" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="420" ht="15">
       <c r="A420" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E420" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F420" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="421" ht="15">
       <c r="A421" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="E421" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="422" ht="15">
       <c r="A422" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="E422" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="F422" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="423" ht="15">
       <c r="A423" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="E423" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="F423" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="424" ht="15">
       <c r="A424" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E424" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="425" ht="15">
       <c r="A425" s="1" t="s">
         <v>1107</v>
@@ -12663,876 +12651,836 @@
       </c>
       <c r="C425" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="E425" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="426" ht="15">
       <c r="A426" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="E426" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F426" s="1" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="427" ht="15">
       <c r="A427" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="E427" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="428" ht="15">
       <c r="A428" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="E428" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="429" ht="15">
       <c r="A429" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E429" s="1" t="s">
         <v>55</v>
       </c>
       <c r="F429" s="1" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="430" ht="15">
       <c r="A430" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E430" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="431" ht="15">
       <c r="A431" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E431" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="432" ht="15">
       <c r="A432" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E432" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F432" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="433" ht="15">
       <c r="A433" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="E433" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="434" ht="15">
       <c r="A434" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E434" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="435" ht="15">
       <c r="A435" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E435" s="1" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F435" s="1" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="436" ht="15">
       <c r="A436" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E436" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="437" ht="15">
       <c r="A437" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E437" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F437" s="1" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="438" ht="15">
       <c r="A438" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F438" s="1" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="439" ht="15">
       <c r="A439" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="440" ht="15">
       <c r="A440" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="E440" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F440" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="441" ht="15">
       <c r="A441" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E441" s="1" t="s">
-        <v>92</v>
+        <v>238</v>
       </c>
       <c r="F441" s="1" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="442" ht="15">
       <c r="A442" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>383</v>
+        <v>962</v>
       </c>
       <c r="E442" s="1" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="443" ht="15">
       <c r="A443" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="E443" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="444" ht="15">
       <c r="A444" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="E444" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F444" s="1" t="s">
-        <v>330</v>
+        <v>568</v>
       </c>
     </row>
     <row r="445" ht="15">
       <c r="A445" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="E445" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F445" s="1" t="s">
-        <v>570</v>
+        <v>408</v>
       </c>
     </row>
     <row r="446" ht="15">
       <c r="A446" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="E446" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F446" s="1" t="s">
-        <v>409</v>
+        <v>388</v>
       </c>
     </row>
     <row r="447" ht="15">
       <c r="A447" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="E447" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F447" s="1" t="s">
-        <v>389</v>
+        <v>151</v>
       </c>
     </row>
     <row r="448" ht="15">
       <c r="A448" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="E448" s="1" t="s">
-        <v>32</v>
+        <v>1195</v>
       </c>
       <c r="F448" s="1" t="s">
-        <v>524</v>
+        <v>147</v>
       </c>
     </row>
     <row r="449" ht="15">
       <c r="A449" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>1195</v>
+        <v>1193</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>1184</v>
+        <v>1197</v>
       </c>
       <c r="E449" s="1" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F449" s="1" t="s">
-        <v>151</v>
+        <v>56</v>
       </c>
     </row>
     <row r="450" ht="15">
       <c r="A450" s="1" t="s">
-        <v>1181</v>
+        <v>1198</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>1184</v>
+        <v>1201</v>
       </c>
       <c r="E450" s="1" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="F450" s="1" t="s">
-        <v>147</v>
+        <v>285</v>
       </c>
     </row>
     <row r="451" ht="15">
       <c r="A451" s="1" t="s">
-        <v>1181</v>
+        <v>1198</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="E451" s="1" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F451" s="1" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
     </row>
     <row r="452" ht="15">
       <c r="A452" s="1" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="E452" s="1" t="s">
-        <v>1206</v>
+        <v>32</v>
       </c>
       <c r="F452" s="1" t="s">
-        <v>285</v>
+        <v>181</v>
       </c>
     </row>
     <row r="453" ht="15">
       <c r="A453" s="1" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>1203</v>
+        <v>1209</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="E453" s="1" t="s">
         <v>32</v>
       </c>
       <c r="F453" s="1" t="s">
-        <v>37</v>
+        <v>181</v>
       </c>
     </row>
     <row r="454" ht="15">
-      <c r="A454" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A454" s="1"/>
       <c r="B454" s="1" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="E454" s="1" t="s">
-        <v>45</v>
+        <v>1214</v>
       </c>
       <c r="F454" s="1" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
     </row>
     <row r="455" ht="15">
-      <c r="A455" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A455" s="1"/>
       <c r="B455" s="1" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
       <c r="E455" s="1" t="s">
-        <v>45</v>
+        <v>711</v>
       </c>
       <c r="F455" s="1" t="s">
-        <v>181</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="456" ht="15">
       <c r="A456" s="1"/>
       <c r="B456" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="E456" s="1" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="F456" s="1" t="s">
-        <v>174</v>
+        <v>131</v>
       </c>
     </row>
     <row r="457" ht="15">
       <c r="A457" s="1"/>
       <c r="B457" s="1" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="E457" s="1" t="s">
-        <v>713</v>
+        <v>189</v>
       </c>
       <c r="F457" s="1" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="458" ht="15">
       <c r="A458" s="1"/>
       <c r="B458" s="1" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>1224</v>
+        <v>429</v>
       </c>
       <c r="E458" s="1" t="s">
-        <v>1225</v>
+        <v>642</v>
       </c>
       <c r="F458" s="1" t="s">
-        <v>131</v>
+        <v>588</v>
       </c>
     </row>
     <row r="459" ht="15">
       <c r="A459" s="1"/>
       <c r="B459" s="1" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="E459" s="1" t="s">
-        <v>190</v>
+        <v>375</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="460" ht="15">
       <c r="A460" s="1"/>
       <c r="B460" s="1" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="D460" s="1" t="s">
-        <v>430</v>
+        <v>344</v>
       </c>
       <c r="E460" s="1" t="s">
-        <v>644</v>
+        <v>1231</v>
       </c>
       <c r="F460" s="1" t="s">
-        <v>590</v>
+        <v>81</v>
       </c>
     </row>
     <row r="461" ht="15">
       <c r="A461" s="1"/>
       <c r="B461" s="1" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="D461" s="1" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="E461" s="1" t="s">
-        <v>376</v>
+        <v>1234</v>
       </c>
       <c r="F461" s="1" t="s">
-        <v>1233</v>
+        <v>218</v>
       </c>
     </row>
     <row r="462" ht="15">
       <c r="A462" s="1"/>
-      <c r="B462" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B462" s="1"/>
       <c r="C462" s="1" t="s">
-        <v>1234</v>
+        <v>34</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>345</v>
+        <v>35</v>
       </c>
       <c r="E462" s="1" t="s">
-        <v>1235</v>
+        <v>36</v>
       </c>
       <c r="F462" s="1" t="s">
-        <v>81</v>
+        <v>153</v>
       </c>
     </row>
     <row r="463" ht="15">
       <c r="A463" s="1"/>
-      <c r="B463" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B463" s="1"/>
       <c r="C463" s="1" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>1237</v>
+        <v>504</v>
       </c>
       <c r="E463" s="1" t="s">
-        <v>1238</v>
+        <v>505</v>
       </c>
       <c r="F463" s="1" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
     </row>
     <row r="464" ht="15">
       <c r="A464" s="1"/>
       <c r="B464" s="1"/>
       <c r="C464" s="1" t="s">
-        <v>34</v>
+        <v>1236</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>35</v>
+        <v>504</v>
       </c>
       <c r="E464" s="1" t="s">
-        <v>36</v>
+        <v>505</v>
       </c>
       <c r="F464" s="1" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
     </row>
     <row r="465" ht="15">
       <c r="A465" s="1"/>
       <c r="B465" s="1"/>
       <c r="C465" s="1" t="s">
-        <v>1239</v>
+        <v>1237</v>
       </c>
       <c r="D465" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E465" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="E465" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F465" s="1" t="s">
-        <v>215</v>
+        <v>171</v>
       </c>
     </row>
     <row r="466" ht="15">
       <c r="A466" s="1"/>
       <c r="B466" s="1"/>
       <c r="C466" s="1" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
       <c r="D466" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E466" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="E466" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F466" s="1" t="s">
-        <v>186</v>
+        <v>230</v>
       </c>
     </row>
     <row r="467" ht="15">
       <c r="A467" s="1"/>
       <c r="B467" s="1"/>
       <c r="C467" s="1" t="s">
-        <v>1241</v>
+        <v>1239</v>
       </c>
       <c r="D467" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E467" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="E467" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F467" s="1" t="s">
-        <v>171</v>
-[...30 lines deleted...]
-      <c r="F469" s="1" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>